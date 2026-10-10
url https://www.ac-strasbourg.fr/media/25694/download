--- v0 (2026-06-11)
+++ v1 (2026-10-10)
@@ -1,571 +1,804 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="77BC9F61" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B359EC4" wp14:editId="0B13713C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B359EC4" wp14:editId="783DE525">
             <wp:extent cx="1924050" cy="962025"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Image 1" descr="Fichier:Académie de Strasbourg.svg — Wikipédia"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Fichier:Académie de Strasbourg.svg — Wikipédia"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1924050" cy="962025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3B56DC" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
-[...12 lines deleted...]
-    <w:p w14:paraId="717FEAE5" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+    <w:p w14:paraId="717FEAE5" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001F5A8D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demande de labellisation Edusanté</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53633D24" w14:textId="568C7399" w:rsidR="001F5A8D" w:rsidRPr="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+    <w:p w14:paraId="53633D24" w14:textId="10D92D6B" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Année 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1574" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1574" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB0D9D2" w14:textId="77777777" w:rsidR="008A47FC" w:rsidRPr="007A3772" w:rsidRDefault="008A47FC" w:rsidP="007A3772">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65127E63" w14:textId="38367199" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nom de l’établissement scolaire ou de l’école</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11878C23" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Adresse postale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1817CAF9" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coordonnées mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D26508" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nom du chef d’établissement ou du directeur d’école</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F79261E" w14:textId="6E06D930" w:rsidR="007A3772" w:rsidRDefault="007A3772" w:rsidP="001F5A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Nom de la personne à contacter sur ce dossier de la labellisation Edusanté</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482BA0C6" w14:textId="77777777" w:rsidR="007A3772" w:rsidRPr="007A3772" w:rsidRDefault="007A3772" w:rsidP="001F5A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184C11D7" w14:textId="21E5C171" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="008A47FC" w:rsidP="001F5A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="0048328D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5A8D" w:rsidRPr="007A3772">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="32"/>
-[...107 lines deleted...]
-    <w:p w14:paraId="184C11D7" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">résentation de la démarche Ecole promotrice de la santé : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F29765" w14:textId="134F82AD" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-    <w:p w14:paraId="39552ED6" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">● </w:t>
+      </w:r>
+      <w:r w:rsidR="008A47FC" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Niveau demandé</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A47FC" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(niveau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2 ou 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3FEC" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA6B463" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="13F29765" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02632ABC" w14:textId="1B327890" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="5CA6B463" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">● </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1574" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le diagnostic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316B2FEF" w14:textId="6AFBE958" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="02632ABC" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">● Les </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1574" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">objectifs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561F2BC4" w14:textId="1F611827" w:rsidR="000A1574" w:rsidRPr="007A3772" w:rsidRDefault="000A1574" w:rsidP="000A1574">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="316B2FEF" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67305BDB" w14:textId="132044C8" w:rsidR="000A1574" w:rsidRPr="007A3772" w:rsidRDefault="000A1574" w:rsidP="000A1574">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="781AC228" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">● </w:t>
+      </w:r>
+      <w:r w:rsidR="001A33C1" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le plan d’action (actions menées, moyens mobilisés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BA36B9" w14:textId="77777777" w:rsidR="000A1574" w:rsidRPr="007A3772" w:rsidRDefault="000A1574" w:rsidP="000A1574">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49FD8502" w14:textId="12984FE6" w:rsidR="000A1574" w:rsidRPr="007A3772" w:rsidRDefault="000A1574" w:rsidP="000A1574">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">● </w:t>
+      </w:r>
+      <w:r w:rsidR="00372EC6" w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>’évaluation :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781AC228" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">● L’intégration au projet d’école ou d’établissement : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359783AD" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+    <w:p w14:paraId="359783AD" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">● La formalisation des partenariats : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A3432A" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
+    <w:p w14:paraId="10A3432A" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="001F5A8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="62546864" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="00B66C63" w:rsidRDefault="001F5A8D" w:rsidP="00B66C63">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62546864" w14:textId="77777777" w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidRDefault="001F5A8D" w:rsidP="00B66C63">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="32"/>
-[...7 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3772">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">● Le projet de communication sur la démarche : </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001F5A8D" w:rsidRPr="00B66C63">
+    <w:sectPr w:rsidR="001F5A8D" w:rsidRPr="007A3772" w:rsidSect="008A47FC">
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="8391" w:h="11906" w:code="11"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23BE5050" w14:textId="77777777" w:rsidR="00BF0CCA" w:rsidRDefault="00BF0CCA" w:rsidP="00FF3FEC">
+    <w:p w14:paraId="749A80A0" w14:textId="77777777" w:rsidR="005171AF" w:rsidRDefault="005171AF" w:rsidP="00FF3FEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61B89D25" w14:textId="77777777" w:rsidR="00BF0CCA" w:rsidRDefault="00BF0CCA" w:rsidP="00FF3FEC">
+    <w:p w14:paraId="0F875BE4" w14:textId="77777777" w:rsidR="005171AF" w:rsidRDefault="005171AF" w:rsidP="00FF3FEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52061A31" w14:textId="77777777" w:rsidR="00BF0CCA" w:rsidRDefault="00BF0CCA" w:rsidP="00FF3FEC">
+    <w:p w14:paraId="115FE02A" w14:textId="77777777" w:rsidR="005171AF" w:rsidRDefault="005171AF" w:rsidP="00FF3FEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="426C71D5" w14:textId="77777777" w:rsidR="00BF0CCA" w:rsidRDefault="00BF0CCA" w:rsidP="00FF3FEC">
+    <w:p w14:paraId="500B1CBA" w14:textId="77777777" w:rsidR="005171AF" w:rsidRDefault="005171AF" w:rsidP="00FF3FEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="15DA2E6E" w14:textId="77777777" w:rsidR="00FF3FEC" w:rsidRDefault="00FF3FEC">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Si l’établissement ou l’école sollicite une labellisation pour une étape supérieure sans passer par l’étape précédente, une argumentation est attendue pour justifier cette demande. Voir les attendus des étapes dans le </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00FF3FEC">
@@ -576,123 +809,255 @@
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00FF3FEC">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t xml:space="preserve"> Ecole promotrice de santé</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> pp.30 et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>suiv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="475A073D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87A8B0E4"/>
+    <w:lvl w:ilvl="0" w:tplc="D0560726">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="264464430">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F5A8D"/>
-    <w:rsid w:val="00080FFD"/>
+    <w:rsid w:val="000A1574"/>
     <w:rsid w:val="000E0E2D"/>
+    <w:rsid w:val="001A33C1"/>
     <w:rsid w:val="001F179D"/>
     <w:rsid w:val="001F5A8D"/>
+    <w:rsid w:val="002311AC"/>
+    <w:rsid w:val="0025797C"/>
+    <w:rsid w:val="00372EC6"/>
     <w:rsid w:val="0048328D"/>
+    <w:rsid w:val="005171AF"/>
+    <w:rsid w:val="005842C5"/>
     <w:rsid w:val="006A4FD0"/>
-    <w:rsid w:val="006C129F"/>
     <w:rsid w:val="00724B1E"/>
     <w:rsid w:val="00752AF6"/>
+    <w:rsid w:val="007A3772"/>
+    <w:rsid w:val="00870507"/>
+    <w:rsid w:val="008A47FC"/>
+    <w:rsid w:val="008F6B4C"/>
+    <w:rsid w:val="00A138B0"/>
     <w:rsid w:val="00B66C63"/>
-    <w:rsid w:val="00BF0CCA"/>
+    <w:rsid w:val="00C26734"/>
+    <w:rsid w:val="00C34B7C"/>
     <w:rsid w:val="00D77651"/>
+    <w:rsid w:val="00EC055C"/>
     <w:rsid w:val="00F03457"/>
     <w:rsid w:val="00F92396"/>
     <w:rsid w:val="00FF3FEC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7BB4AFD6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4C640C07-C0A0-4EB4-B0AB-A1D1105799E6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1151,77 +1516,89 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF3FEC"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF3FEC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000A1574"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="134109637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwigo7ig6d6CAxVaSaQEHSSgDFwQFnoECA0QAQ&amp;url=https%3A%2F%2Feduscol.education.fr%2Fdocument%2F1689%2Fdownload&amp;usg=AOvVaw0WAgbqQAQQQ1DGqbnFjU4e&amp;opi=89978449" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -1497,72 +1874,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{135DE8CB-EB56-4E35-9CA9-7516461C0154}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>80</Words>
-  <Characters>443</Characters>
+  <Words>97</Words>
+  <Characters>539</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>522</CharactersWithSpaces>
+  <CharactersWithSpaces>635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elina Nitschelm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>