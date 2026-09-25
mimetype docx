--- v0 (2026-06-15)
+++ v1 (2026-09-25)
@@ -127,68 +127,68 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
         <w:t>Dossier de validation de la VAEP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276F34B5" w14:textId="77777777" w:rsidR="00315A10" w:rsidRDefault="00315A10" w:rsidP="009550CC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7045D2F3" w14:textId="77777777" w:rsidR="00315A10" w:rsidRPr="00315A10" w:rsidRDefault="00315A10" w:rsidP="009550CC">
+    <w:p w14:paraId="7045D2F3" w14:textId="22466422" w:rsidR="00315A10" w:rsidRPr="00315A10" w:rsidRDefault="00315A10" w:rsidP="009550CC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="80"/>
           <w:szCs w:val="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315A10">
         <w:rPr>
           <w:b/>
           <w:sz w:val="80"/>
           <w:szCs w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve">Livret </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2405">
+      <w:r w:rsidR="007E0F79">
         <w:rPr>
           <w:b/>
           <w:sz w:val="80"/>
           <w:szCs w:val="80"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BAB441" w14:textId="77777777" w:rsidR="00315A10" w:rsidRDefault="00315A10" w:rsidP="009550CC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32A204BF" w14:textId="77777777" w:rsidR="00315A10" w:rsidRDefault="00315A10" w:rsidP="009550CC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C9CD2C8" w14:textId="77777777" w:rsidR="00315A10" w:rsidRDefault="00315A10" w:rsidP="009550CC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="774EE964" w14:textId="77777777" w:rsidR="00315A10" w:rsidRPr="00626187" w:rsidRDefault="00315A10" w:rsidP="00315A10">
       <w:pPr>
@@ -331,85 +331,103 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Année scolaire d’obtention de la recevabilité de la demande : 20_ _ / 20 _ _</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3667174F" w14:textId="77777777" w:rsidR="00296929" w:rsidRPr="00626187" w:rsidRDefault="00296929" w:rsidP="009550CC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF60745" w14:textId="77777777" w:rsidR="00F20BAE" w:rsidRPr="00626187" w:rsidRDefault="00F20BAE" w:rsidP="006E0DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F484C55" w14:textId="0AB3BF2C" w:rsidR="00FC00D6" w:rsidRPr="00626187" w:rsidRDefault="006E0DFE">
+    <w:p w14:paraId="2F484C55" w14:textId="6E963342" w:rsidR="00FC00D6" w:rsidRPr="00626187" w:rsidRDefault="006E0DFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le livret 2 est à transmettre, pour le </w:t>
       </w:r>
-      <w:r w:rsidR="00E66C3C">
+      <w:r w:rsidR="00B85F76" w:rsidRPr="00B85F76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>05/02/2026</w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66C3C" w:rsidRPr="00B85F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/02/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85F76" w:rsidRPr="00B85F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> dernier délai, en version numérique à : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A51619" w14:textId="77777777" w:rsidR="003B75CF" w:rsidRPr="00626187" w:rsidRDefault="00237FD9" w:rsidP="001637BE">
+    <w:p w14:paraId="03A51619" w14:textId="77777777" w:rsidR="003B75CF" w:rsidRPr="00626187" w:rsidRDefault="00B85F76" w:rsidP="001637BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="001637BE" w:rsidRPr="00626187">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>certificatsenseignants@ac-strasbourg.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -445,1194 +463,603 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IDENTIFICATION DU CANDIDAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209C3FD5" w14:textId="77777777" w:rsidR="00594A34" w:rsidRDefault="00594A34" w:rsidP="00594A34">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25499D21" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+    <w:p w14:paraId="24244390" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00594A34">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2540A62B" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="160"/>
-        <w:rPr>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Madame </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626187">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00626187">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00626187">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00626187">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="00626187">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> Monsieur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141DD129" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+    <w:p w14:paraId="3C3384A1" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F73F97E" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="7A12E6AE" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nom : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F372AEB" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="4228A9CE" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00626187">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42765289" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nom d’usage : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50493174" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22FB0742" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prénom(s) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135239D5" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54816576" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2565"/>
+        </w:tabs>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031E4BD8" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Date et lieu de naissance (département ou pays) : Le </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C504721" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC59687" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nationalité : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2CAC36" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D74E23" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Adresse : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDD693C" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1AF870" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B9D221" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Code postale : </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00626187">
-[...32 lines deleted...]
-    <w:p w14:paraId="2D0722C6" w14:textId="77777777" w:rsidR="00626187" w:rsidRDefault="00626187" w:rsidP="00320D45">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ville : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BF1621" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="05CDBEBB" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DC0B72B" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="411AB345" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+      <w:r>
+        <w:sym w:font="Wingdings" w:char="F028"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>domicile</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou professionnel :</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:sym w:font="Wingdings" w:char="F028"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> portable : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653FDBE3" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="385C45C5" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DE389A0" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="46ED5907" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+      <w:r>
+        <w:sym w:font="Wingdings" w:char="F02A"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>mél</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de contact : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D23AA1F" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1A7D3FCE" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C424FC9" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FBBAD7" w14:textId="77777777" w:rsidR="00807269" w:rsidRPr="00A806AA" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A806AA">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>VOTRE SITUATION ACTUELLE :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323BCEBB" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E24AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom et coordonnées de l’établissement d’affectation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B76A2E4" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CP : </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>à ______________________</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00626187">
-[...24 lines deleted...]
-    <w:p w14:paraId="520588A4" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ville : </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">RNE : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5153DF31" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="3957EE5E" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A636E4" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="7D607079" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Statut (ex : titulaire, stagiaire, CDI…) : </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1894855F" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="77C7DA79" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Corps (ex : PE, PLP, maître délégué…) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CD5E5D" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4915525C" w14:textId="77777777" w:rsidR="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A9C8E3" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="52057DBF" w14:textId="77777777" w:rsidR="00626187" w:rsidRDefault="00626187" w:rsidP="00320D45">
+      </w:pPr>
+      <w:r>
+        <w:t>Discipline (pour les professeurs du 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34A2E">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> degré) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8C81A8" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="37B5D890" w14:textId="77777777" w:rsidR="00626187" w:rsidRPr="00626187" w:rsidRDefault="00626187" w:rsidP="00320D45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1256F807" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5641CD6D" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Circonscription : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D75F0E5" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="3572A285" w14:textId="77777777" w:rsidR="00320D45" w:rsidRPr="00626187" w:rsidRDefault="00320D45" w:rsidP="00320D45">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A75E8E" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...18 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Poste occupé au 01/09/20 _ _ : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE32D80" w14:textId="77777777" w:rsidR="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B1D6292" w14:textId="490FF7AC" w:rsidR="00807269" w:rsidRPr="00807269" w:rsidRDefault="00807269" w:rsidP="00807269">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00807269" w:rsidRPr="00807269" w:rsidSect="00807269">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1418" w:right="1274" w:bottom="1418" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ancienneté générale de service au 01/09/20_ _ </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>_ _ années</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>Ville : ____</w:t>
-[...576 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>_ _ mois</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>_ _ jours</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2B4AB8" w14:textId="77777777" w:rsidR="00315A10" w:rsidRPr="00D70E24" w:rsidRDefault="00F20BAE" w:rsidP="00D70E24">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>MODE D’EMPLOI</w:t>
       </w:r>
@@ -1651,51 +1078,69 @@
     </w:p>
     <w:p w14:paraId="2E60690E" w14:textId="77777777" w:rsidR="00D70E24" w:rsidRDefault="00D70E24" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43AB0378" w14:textId="77777777" w:rsidR="00315A10" w:rsidRPr="00EE7BED" w:rsidRDefault="00F20BAE" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vous avez effectué une demande de validation des acquis de l’expérience professionnelle d’un enseignement inclusif -VAEP) en déposant votre dossier de recevabilité (livret 1) auprès de votre académie. Votre demande a été déclarée recevable. Cette décision est valable pendant 3 ans sous réserve d’évolution réglementaire de la certification Cappei. </w:t>
+        <w:t xml:space="preserve">Vous avez effectué une demande de validation des acquis de l’expérience professionnelle d’un enseignement inclusif -VAEP) en déposant votre dossier de recevabilité (livret 1) auprès de votre académie. Votre demande a été déclarée recevable. Cette décision est valable pendant 3 ans sous réserve d’évolution réglementaire de la certification </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE7BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cappei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE7BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B0F414" w14:textId="77777777" w:rsidR="00315A10" w:rsidRPr="00EE7BED" w:rsidRDefault="00315A10" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="299062CE" w14:textId="77777777" w:rsidR="00315A10" w:rsidRPr="00EE7BED" w:rsidRDefault="00F20BAE" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1771,51 +1216,69 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53F90439" w14:textId="77777777" w:rsidR="00AC2287" w:rsidRPr="00EE7BED" w:rsidRDefault="00AC2287" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">C’est à partir de la description détaillée de vos activités et du contexte dans lequel vous les exercez que le jury détectera les connaissances et compétences que vous mettez en œuvre et vérifiera ensuite si elles sont conformes aux exigences du Cappei. </w:t>
+        <w:t xml:space="preserve">C’est à partir de la description détaillée de vos activités et du contexte dans lequel vous les exercez que le jury détectera les connaissances et compétences que vous mettez en œuvre et vérifiera ensuite si elles sont conformes aux exigences du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE7BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cappei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE7BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1323DED8" w14:textId="77777777" w:rsidR="00AC2287" w:rsidRPr="00EE7BED" w:rsidRDefault="00AC2287" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6228B9AB" w14:textId="77777777" w:rsidR="00AC2287" w:rsidRPr="00EE7BED" w:rsidRDefault="00AC2287" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1884,103 +1347,133 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous décrirez au maximum 3 activités, numérotées de 1 à 3. Pour chaque activité, vous présenterez : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCFFAE5" w14:textId="77777777" w:rsidR="00AC2287" w:rsidRPr="00EE7BED" w:rsidRDefault="00AC2287" w:rsidP="00AC2287">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE7BED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">la structure (école, établissement…) dans laquelle vous exercez ou avez exercé ; </w:t>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE7BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> structure (école, établissement…) dans laquelle vous exercez ou avez exercé ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED8E26E" w14:textId="77777777" w:rsidR="00AC2287" w:rsidRPr="00EE7BED" w:rsidRDefault="00AC2287" w:rsidP="00AC2287">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE7BED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">le poste que vous occupez ou occupiez ; </w:t>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE7BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poste que vous occupez ou occupiez ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71737B7C" w14:textId="77777777" w:rsidR="00AC2287" w:rsidRPr="00EE7BED" w:rsidRDefault="00AC2287" w:rsidP="00AC2287">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EE7BED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>l’activité. Vous pouvez vous appuyer sur des situations concrètes et fournir des exemples de séquences ou de séances, des travaux d’élèves, des documents numériques…</w:t>
+        <w:t>l’activité</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EE7BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Vous pouvez vous appuyer sur des situations concrètes et fournir des exemples de séquences ou de séances, des travaux d’élèves, des documents numériques…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765548F7" w14:textId="77777777" w:rsidR="00AC2287" w:rsidRPr="00EE7BED" w:rsidRDefault="00AC2287" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40DD34ED" w14:textId="77777777" w:rsidR="00AC2287" w:rsidRPr="00EE7BED" w:rsidRDefault="00AC2287" w:rsidP="00F20BAE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2562,51 +2055,87 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Effectif -nombre de professionnels, nombre d’élèves)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B69F85" w14:textId="77777777" w:rsidR="003B75CF" w:rsidRPr="00626187" w:rsidRDefault="003B75CF" w:rsidP="003B75CF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Niveau des élèves en situation de handicap (Ulis, unité d’enseignement -UE, -UEE, Segpa, Erea), établissement de l’éducation prioritaire (REP, REP-)</w:t>
+        <w:t xml:space="preserve">Niveau des élèves en situation de handicap (Ulis, unité d’enseignement -UE, -UEE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Segpa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Erea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>), établissement de l’éducation prioritaire (REP, REP-)</w:t>
       </w:r>
       <w:r w:rsidR="00C56122" w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66128276" w14:textId="77777777" w:rsidR="003B75CF" w:rsidRPr="00626187" w:rsidRDefault="003B75CF" w:rsidP="003B75CF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -3229,51 +2758,69 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D1CD8C8" w14:textId="77777777" w:rsidR="00822B9A" w:rsidRPr="00626187" w:rsidRDefault="00822B9A" w:rsidP="00822B9A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Comment est évaluée cette activité ? (auto-évaluation, résultats des évaluations des élèves, évaluation par la hiérarchie, …). </w:t>
+        <w:t>Comment est évaluée cette activité ? (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>auto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-évaluation, résultats des évaluations des élèves, évaluation par la hiérarchie, …). </w:t>
       </w:r>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Le cas échéant, indiquez ce qui pourrait être amélioré et comment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B56984" w14:textId="77777777" w:rsidR="00FC14CF" w:rsidRPr="00626187" w:rsidRDefault="00FC14CF" w:rsidP="00FC14CF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="689DC644" w14:textId="77777777" w:rsidR="00FC14CF" w:rsidRPr="00626187" w:rsidRDefault="00FC14CF" w:rsidP="00FC14CF">
       <w:pPr>
@@ -3623,52 +3170,62 @@
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626187">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Votre CV</w:t>
             </w:r>
             <w:r w:rsidRPr="00626187">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>Vous surlignerez les expériences en rapport direct avec le Cappei</w:t>
+              <w:t xml:space="preserve">Vous surlignerez les expériences en rapport direct avec le </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00626187">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cappei</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5DE7C69C" w14:textId="77777777" w:rsidR="00AC46D1" w:rsidRPr="00626187" w:rsidRDefault="00AC46D1" w:rsidP="00AC46D1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FBB45F6" w14:textId="77777777" w:rsidR="00AC46D1" w:rsidRPr="00626187" w:rsidRDefault="00AC46D1" w:rsidP="00AC46D1">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
@@ -4361,91 +3918,127 @@
     <w:p w14:paraId="1557C648" w14:textId="77777777" w:rsidR="009B4AA9" w:rsidRPr="00626187" w:rsidRDefault="009B4AA9" w:rsidP="00FC14CF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> l’exactitude des toutes les informations figurant dans le présent dossier (livret 2) ;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’exactitude</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des toutes les informations figurant dans le présent dossier (livret 2) ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635E809C" w14:textId="77777777" w:rsidR="009B4AA9" w:rsidRPr="00626187" w:rsidRDefault="009B4AA9" w:rsidP="00FC14CF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B78D350" w14:textId="77777777" w:rsidR="009B4AA9" w:rsidRPr="00626187" w:rsidRDefault="009B4AA9" w:rsidP="00FC14CF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> avoir pris connaissance du règlement concernant les fausses déclarations</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>avoir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00626187">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pris connaissance du règlement concernant les fausses déclarations</w:t>
       </w:r>
       <w:r w:rsidRPr="00626187">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0AC"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="254F7A75" w14:textId="77777777" w:rsidR="009B4AA9" w:rsidRPr="00626187" w:rsidRDefault="009B4AA9" w:rsidP="00FC14CF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75199E89" w14:textId="77777777" w:rsidR="009B4AA9" w:rsidRPr="00626187" w:rsidRDefault="009B4AA9" w:rsidP="00FC14CF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -6219,102 +5812,111 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="524366068">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="903678676">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1015889665">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="644969158">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1443109104">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="95567767">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F23FD2"/>
     <w:rsid w:val="0003018E"/>
     <w:rsid w:val="00043036"/>
     <w:rsid w:val="000B04CC"/>
     <w:rsid w:val="000D3159"/>
     <w:rsid w:val="00136683"/>
     <w:rsid w:val="001637BE"/>
     <w:rsid w:val="00182FA0"/>
     <w:rsid w:val="00237FD9"/>
     <w:rsid w:val="00296929"/>
     <w:rsid w:val="00315A10"/>
     <w:rsid w:val="00320D45"/>
     <w:rsid w:val="00332878"/>
     <w:rsid w:val="003B6EF0"/>
     <w:rsid w:val="003B75CF"/>
     <w:rsid w:val="0041264D"/>
+    <w:rsid w:val="004D6EE4"/>
     <w:rsid w:val="00594A34"/>
     <w:rsid w:val="005E7F86"/>
     <w:rsid w:val="00626187"/>
     <w:rsid w:val="0069689A"/>
     <w:rsid w:val="006E0DFE"/>
     <w:rsid w:val="00786519"/>
+    <w:rsid w:val="007E0F79"/>
+    <w:rsid w:val="00807269"/>
     <w:rsid w:val="0082075F"/>
     <w:rsid w:val="00822B9A"/>
+    <w:rsid w:val="00891DB5"/>
     <w:rsid w:val="009369FA"/>
     <w:rsid w:val="009550CC"/>
     <w:rsid w:val="009B4AA9"/>
+    <w:rsid w:val="00A42F8F"/>
+    <w:rsid w:val="00A82973"/>
     <w:rsid w:val="00AA2405"/>
     <w:rsid w:val="00AC2287"/>
     <w:rsid w:val="00AC46D1"/>
     <w:rsid w:val="00AC7693"/>
     <w:rsid w:val="00AF43B7"/>
     <w:rsid w:val="00B371FD"/>
+    <w:rsid w:val="00B85F76"/>
     <w:rsid w:val="00BC30F9"/>
     <w:rsid w:val="00C56122"/>
     <w:rsid w:val="00C628DB"/>
     <w:rsid w:val="00C91BFB"/>
     <w:rsid w:val="00C95E8A"/>
     <w:rsid w:val="00CF2C04"/>
+    <w:rsid w:val="00D305A9"/>
     <w:rsid w:val="00D70E24"/>
     <w:rsid w:val="00E61342"/>
     <w:rsid w:val="00E66C3C"/>
     <w:rsid w:val="00E95888"/>
     <w:rsid w:val="00EE7BED"/>
     <w:rsid w:val="00F20BAE"/>
     <w:rsid w:val="00F23FD2"/>
     <w:rsid w:val="00F538BE"/>
     <w:rsid w:val="00FC00D6"/>
     <w:rsid w:val="00FC14CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
@@ -7132,69 +6734,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5560E0A9-DDB0-4C5E-9935-B33ED2666505}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1211</Words>
-  <Characters>6665</Characters>
+  <Words>1086</Words>
+  <Characters>5973</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7861</CharactersWithSpaces>
+  <CharactersWithSpaces>7045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emilie Focant-Gayat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>