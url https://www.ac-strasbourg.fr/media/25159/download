--- v0 (2026-06-15)
+++ v1 (2026-09-25)
@@ -134,185 +134,301 @@
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315A10">
         <w:rPr>
           <w:b/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
         </w:rPr>
         <w:t>Validation des acquis de l’expérience professionnelle d’un enseignement inclusif (VAEP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FD54A1" w14:textId="77777777" w:rsidR="00315A10" w:rsidRPr="00A765E3" w:rsidRDefault="00315A10" w:rsidP="00A765E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA481A0" w14:textId="77777777" w:rsidR="00315A10" w:rsidRPr="00A765E3" w:rsidRDefault="00315A10" w:rsidP="00A765E3">
+    <w:p w14:paraId="3BA481A0" w14:textId="6A291705" w:rsidR="00315A10" w:rsidRPr="00A765E3" w:rsidRDefault="00315A10" w:rsidP="00A765E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="70"/>
           <w:szCs w:val="70"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A765E3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="70"/>
           <w:szCs w:val="70"/>
         </w:rPr>
-        <w:t>Livret 1</w:t>
+        <w:t xml:space="preserve">Livret </w:t>
+      </w:r>
+      <w:r w:rsidR="002B63CF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="70"/>
+          <w:szCs w:val="70"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63855DEC" w14:textId="77777777" w:rsidR="00C50DE1" w:rsidRDefault="00C50DE1" w:rsidP="006566F1">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B643C5" w14:textId="6AD9F046" w:rsidR="001637BE" w:rsidRDefault="00315A10" w:rsidP="006566F1">
+    <w:p w14:paraId="11B643C5" w14:textId="6B598655" w:rsidR="001637BE" w:rsidRDefault="00315A10" w:rsidP="007742A6">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="center" w:pos="3686"/>
+          <w:tab w:val="center" w:pos="4678"/>
         </w:tabs>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le d</w:t>
       </w:r>
       <w:r w:rsidR="00FC00D6">
         <w:t xml:space="preserve">ossier de recevabilité </w:t>
       </w:r>
       <w:r w:rsidR="00B16E8D">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AA2AD5">
         <w:t xml:space="preserve">livret 1) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="00FC00D6">
         <w:t xml:space="preserve">à </w:t>
       </w:r>
       <w:r w:rsidR="001637BE">
         <w:t>retourner</w:t>
       </w:r>
       <w:r w:rsidR="00FC00D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D670F9">
         <w:t>pour le</w:t>
       </w:r>
       <w:r w:rsidR="001637BE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE55CE">
+      <w:r w:rsidR="00DE55CE" w:rsidRPr="007742A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>31</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00187D63" w:rsidRPr="00A571A7">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="007742A6" w:rsidRPr="007742A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00187D63" w:rsidRPr="007742A6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>/1</w:t>
       </w:r>
-      <w:r w:rsidR="006566F1" w:rsidRPr="00A571A7">
+      <w:r w:rsidR="006566F1" w:rsidRPr="007742A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="001637BE" w:rsidRPr="00A571A7">
+      <w:r w:rsidR="001637BE" w:rsidRPr="007742A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="00344246" w:rsidRPr="00A571A7">
+      <w:r w:rsidR="00344246" w:rsidRPr="007742A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00DE55CE">
+      <w:r w:rsidR="007742A6" w:rsidRPr="007742A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D670F9" w:rsidRPr="00D670F9">
         <w:t xml:space="preserve"> dernier délai</w:t>
       </w:r>
       <w:r w:rsidR="001637BE" w:rsidRPr="00D670F9">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001637BE">
-        <w:t xml:space="preserve"> à l’adresse suivante : </w:t>
+        <w:t xml:space="preserve"> à</w:t>
+      </w:r>
+      <w:r w:rsidR="007742A6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001637BE">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007742A6">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007742A6">
+        <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00D670F9" w:rsidRPr="001A60D7">
+        <w:r w:rsidR="007742A6" w:rsidRPr="0064176E">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>certificatsenseignants@ac-strasbourg.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="254A0066" w14:textId="6CB24BAF" w:rsidR="007742A6" w:rsidRDefault="007742A6" w:rsidP="007742A6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007742A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Accompagné des p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007742A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ièces justificatives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007742A6">
+        <w:t xml:space="preserve"> permettant de vérifier la conformité de la recevabilité</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- Etat-civil (ex : copie PI, Passeport...)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>- Justificatifs de l'expérience professionnelle (ex : arrêté de titularisation ou contrat + arrêtés d'affectation sur poste spécifique...) pouvant justifier de la durée minimum demandée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FE1569" w14:textId="77777777" w:rsidR="007742A6" w:rsidRDefault="007742A6" w:rsidP="007742A6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08881425" w14:textId="77777777" w:rsidR="007742A6" w:rsidRDefault="007742A6" w:rsidP="007742A6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="1134" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67798F5A" w14:textId="77777777" w:rsidR="007742A6" w:rsidRDefault="007742A6" w:rsidP="007742A6">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Une commission se réunira afin de statuer sur les recevabilités des candidatures.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2E6337BB" w14:textId="77777777" w:rsidR="00192A04" w:rsidRDefault="00192A04" w:rsidP="00A765E3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18529344" w14:textId="4E4E56C2" w:rsidR="00FC00D6" w:rsidRDefault="00FC00D6" w:rsidP="00A765E3">
+    <w:p w14:paraId="18529344" w14:textId="3E104388" w:rsidR="00FC00D6" w:rsidRDefault="007742A6" w:rsidP="00A765E3">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Critères de recevabilité (l’ancienneté est calculée au 1</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00D6">
+        <w:t xml:space="preserve">ritères de recevabilité (l’ancienneté est calculée au </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00D6" w:rsidRPr="007742A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00D6" w:rsidRPr="007742A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> septembre de l’année scolaire en cours) : </w:t>
+      <w:r w:rsidR="00FC00D6" w:rsidRPr="007742A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre de l’année scolaire en cours</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC00D6">
+        <w:t xml:space="preserve">) : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E8621C" w14:textId="77777777" w:rsidR="00FC00D6" w:rsidRDefault="00FC00D6" w:rsidP="00A765E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Avoir exercé la fonction de professeur du 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC00D6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ou du 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC00D6">
@@ -386,110 +502,50 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FC00D6">
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FC00D6">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r>
         <w:t>trois à six ans à temps partiel avec un minimum de 50 % des obligations réglementaires de service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F3AA02A" w14:textId="77777777" w:rsidR="00FC00D6" w:rsidRDefault="00FC00D6" w:rsidP="00A765E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="671F4FF6" w14:textId="160BB8D3" w:rsidR="009550CC" w:rsidRDefault="006C2967" w:rsidP="00A765E3">
-[...58 lines deleted...]
-    </w:p>
     <w:p w14:paraId="45998A7D" w14:textId="77777777" w:rsidR="00FC00D6" w:rsidRDefault="00FC00D6" w:rsidP="00A765E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E62C39D" w14:textId="77777777" w:rsidR="00FC00D6" w:rsidRDefault="00FC00D6" w:rsidP="00A765E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Durée de validité de la recevabilité : 3 ans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF72E96" w14:textId="77777777" w:rsidR="00FC00D6" w:rsidRDefault="00FC00D6" w:rsidP="00A765E3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0734814F" w14:textId="77777777" w:rsidR="00FC00D6" w:rsidRDefault="00FC00D6" w:rsidP="00A765E3">
@@ -592,775 +648,702 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IDENTIFICATION DU CANDIDAT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="170B6F30" w14:textId="77777777" w:rsidR="00192A04" w:rsidRDefault="00192A04" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="05110458" w14:textId="77777777" w:rsidR="00E72ABE" w:rsidRDefault="00E72ABE" w:rsidP="00114780">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="212B18C1" w14:textId="4B7C0FD6" w:rsidR="00A806AA" w:rsidRDefault="00B34A2E" w:rsidP="00596B03">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Madame </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Monsieur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3069FBF8" w14:textId="77777777" w:rsidR="00596B03" w:rsidRDefault="00596B03" w:rsidP="00FC7F0F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C69228" w14:textId="645ECD3B" w:rsidR="00192A04" w:rsidRDefault="00B34A2E" w:rsidP="00FC7F0F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="46C69228" w14:textId="1D419B83" w:rsidR="00192A04" w:rsidRDefault="00B34A2E" w:rsidP="007F223A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9072"/>
+        </w:tabs>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nom : </w:t>
-[...2 lines deleted...]
-        <w:t>________________________________________________________________________________</w:t>
+        <w:t>Nom :</w:t>
+      </w:r>
+      <w:r w:rsidR="00256F2E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF63926" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ED238B4" w14:textId="43AA4044" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
+    <w:p w14:paraId="7E833371" w14:textId="78F7B9A4" w:rsidR="00256F2E" w:rsidRDefault="00B34A2E" w:rsidP="00256F2E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nom d’usage : </w:t>
       </w:r>
-      <w:r w:rsidR="00763AF4">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22B1CBD2" w14:textId="5FC934B8" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75763ACB" w14:textId="4E8864A8" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
+    <w:p w14:paraId="235441CC" w14:textId="5299CC9A" w:rsidR="00256F2E" w:rsidRDefault="00B34A2E" w:rsidP="00256F2E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prénom(s) : </w:t>
       </w:r>
-      <w:r w:rsidR="00763AF4">
-[...6 lines deleted...]
-    <w:p w14:paraId="02C67C90" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
+    </w:p>
+    <w:p w14:paraId="75763ACB" w14:textId="726CE80D" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDA7869" w14:textId="7D8F4307" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="1C013F5B" w14:textId="77777777" w:rsidR="00256F2E" w:rsidRDefault="00256F2E" w:rsidP="00256F2E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2565"/>
+        </w:tabs>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9964BD" w14:textId="30E64774" w:rsidR="00256F2E" w:rsidRDefault="00B34A2E" w:rsidP="00256F2E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Date et lieu de </w:t>
       </w:r>
       <w:r w:rsidR="00AF1D1B">
         <w:t>naissance</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (département ou pays) : </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47CE8698" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
+        <w:t xml:space="preserve"> (département ou pays) : Le </w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A806AA">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">à </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063D72B2" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CC4EF7" w14:textId="5903F6FB" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
+    <w:p w14:paraId="5A477922" w14:textId="0D4FF214" w:rsidR="00256F2E" w:rsidRDefault="00B34A2E" w:rsidP="00256F2E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="063D72B2" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Nationalité : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03391B43" w14:textId="77777777" w:rsidR="00293A92" w:rsidRDefault="00293A92" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22871310" w14:textId="583952B6" w:rsidR="00A806AA" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
+    <w:p w14:paraId="19627958" w14:textId="4F06AC70" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Nationalité : </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="03391B43" w14:textId="77777777" w:rsidR="00293A92" w:rsidRDefault="00293A92" w:rsidP="00114780">
+        <w:t xml:space="preserve">Adresse : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E5D6F8" w14:textId="4E122B9A" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19627958" w14:textId="65839006" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
+    <w:p w14:paraId="481A8F58" w14:textId="77777777" w:rsidR="007F223A" w:rsidRDefault="007F223A" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7C900BF4" w14:textId="44833FBC" w:rsidR="00B34A2E" w:rsidRDefault="009B4889" w:rsidP="00114780">
+    </w:p>
+    <w:p w14:paraId="16E6ED6A" w14:textId="26C431B4" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>_______________________________________________________________________________________________________________________________________________________</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="30E5D6F8" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
+        <w:t xml:space="preserve">Code postale : </w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Ville : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AEA8A0" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E6ED6A" w14:textId="65DC5D0B" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
-[...34 lines deleted...]
-    <w:p w14:paraId="3322D822" w14:textId="2970A561" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="006566F1">
+    <w:p w14:paraId="3322D822" w14:textId="1CC63AB2" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="006566F1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings" w:char="F028"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>domicile</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006566F1">
         <w:t xml:space="preserve"> ou professionnel</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> : </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">__ </w:t>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
       </w:r>
       <w:r>
         <w:sym w:font="Wingdings" w:char="F028"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> portable : </w:t>
       </w:r>
-      <w:r w:rsidR="009B4889">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6F291CC9" w14:textId="1786CCE6" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B262F56" w14:textId="40DF8398" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="006566F1">
+    <w:p w14:paraId="3410331E" w14:textId="7BC67309" w:rsidR="007F223A" w:rsidRDefault="00B34A2E" w:rsidP="007F223A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:sym w:font="Wingdings" w:char="F02A"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>mél</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006566F1">
         <w:t xml:space="preserve"> de contact</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
-      <w:r w:rsidR="009B4889">
-[...12 lines deleted...]
-    <w:p w14:paraId="3B2AED18" w14:textId="78D6797F" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
+    </w:p>
+    <w:p w14:paraId="6B262F56" w14:textId="6C85CC07" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="006566F1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56FFFDCA" w14:textId="35B80394" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F6E0C65" w14:textId="202B5777" w:rsidR="00B34A2E" w:rsidRPr="00A806AA" w:rsidRDefault="00B34A2E" w:rsidP="00114780">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806AA">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>VOTRE SITUATION ACTUELLE :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6E7B2A" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
+    <w:p w14:paraId="65977499" w14:textId="77777777" w:rsidR="00E24AAD" w:rsidRDefault="00256F2E" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E24AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24AAD" w:rsidRPr="00E24AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et coordonnées de l’établissement d’affectation</w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A" w:rsidRPr="00E24AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E24AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C73FE1" w14:textId="55DBA00A" w:rsidR="00B34A2E" w:rsidRDefault="00175068" w:rsidP="00175068">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E24AAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:t xml:space="preserve">CP : </w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00256F2E">
+        <w:t xml:space="preserve">Ville : </w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00256F2E">
+        <w:t xml:space="preserve">RNE : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6449E717" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00175068">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39C73FE1" w14:textId="59717963" w:rsidR="00B34A2E" w:rsidRDefault="00F00AF4" w:rsidP="00175068">
+    <w:p w14:paraId="574C985D" w14:textId="308F3250" w:rsidR="00F00AF4" w:rsidRDefault="00F00AF4" w:rsidP="00256F2E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Etablissement d’affectation</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00B34A2E">
+        <w:t>Statut </w:t>
+      </w:r>
+      <w:r w:rsidR="00256F2E">
+        <w:t xml:space="preserve">(ex : titulaire, stagiaire, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47841">
+        <w:t>CDI</w:t>
+      </w:r>
+      <w:r w:rsidR="00256F2E">
+        <w:t xml:space="preserve">…) </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">: </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>_____________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00175068">
         <w:br/>
-        <w:t>_____________________________________________________________________________________</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="74FA2CA0" w14:textId="58537C7D" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00175068">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FA2CA0" w14:textId="008A0759" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:t>Corps</w:t>
       </w:r>
       <w:r w:rsidR="00175068">
         <w:t xml:space="preserve"> (ex : PE, PLP, maître délégué…) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009B4889">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4164DD8F" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C96E326" w14:textId="0923F55C" w:rsidR="00114780" w:rsidRDefault="00B34A2E" w:rsidP="00175068">
+    <w:p w14:paraId="6C96E326" w14:textId="4A48A478" w:rsidR="00114780" w:rsidRDefault="00B34A2E" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Discipline (pour les professeurs du 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B34A2E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> degré) : </w:t>
       </w:r>
-      <w:r w:rsidR="009B4889">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5BAE2184" w14:textId="77777777" w:rsidR="00175068" w:rsidRDefault="00175068" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C9CF472" w14:textId="27A8D032" w:rsidR="00175068" w:rsidRDefault="00175068" w:rsidP="00175068">
+    <w:p w14:paraId="4C9CF472" w14:textId="5FDA5FD7" w:rsidR="00175068" w:rsidRDefault="00175068" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Circonscription : _______________________________________________________________________</w:t>
+        <w:t xml:space="preserve">Circonscription : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="774E3FEC" w14:textId="77777777" w:rsidR="00175068" w:rsidRDefault="00175068" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B4277CD" w14:textId="6B4603EA" w:rsidR="00A806AA" w:rsidRDefault="00B34A2E" w:rsidP="00175068">
+    <w:p w14:paraId="5B4277CD" w14:textId="74AA36EC" w:rsidR="00A806AA" w:rsidRDefault="00B34A2E" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Poste occupé au 01/09/20</w:t>
       </w:r>
-      <w:r w:rsidR="00F00AF4">
-[...30 lines deleted...]
-        <w:t>____</w:t>
+      <w:r w:rsidR="007F223A">
+        <w:t xml:space="preserve"> _ _ </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0B26C8" w14:textId="77777777" w:rsidR="00114780" w:rsidRDefault="00114780" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="597FB73D" w14:textId="099ADEE7" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00175068">
-[...1 lines deleted...]
-        <w:pStyle w:val="Paragraphedeliste"/>
+    <w:p w14:paraId="597FB73D" w14:textId="2A8EA166" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="007F223A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ancienneté générale de service au 01/09/20__  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">     _ _ années    _ _ mois    _ _ jours</w:t>
+        <w:t>Ancienneté générale de service au 01/09/20_</w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:t xml:space="preserve"> _ </w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>_ _ années</w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>_ _ mois</w:t>
+      </w:r>
+      <w:r w:rsidR="007F223A">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>_ _ jours</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3577BE" w14:textId="713F962E" w:rsidR="00B34A2E" w:rsidRDefault="00B34A2E" w:rsidP="00175068">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="160"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70361E94" w14:textId="77777777" w:rsidR="00A806AA" w:rsidRDefault="00A806AA" w:rsidP="00114780">
-[...13 lines deleted...]
-    <w:p w14:paraId="3A337FE7" w14:textId="6C491152" w:rsidR="00136683" w:rsidRPr="006C2967" w:rsidRDefault="006C2967" w:rsidP="00114780">
+    <w:p w14:paraId="5031303F" w14:textId="2B860F60" w:rsidR="000D3159" w:rsidRPr="00A12F1A" w:rsidRDefault="000D3159" w:rsidP="00A12F1A">
       <w:pPr>
         <w:ind w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:sectPr w:rsidR="000D3159" w:rsidSect="00114780">
+        <w:sectPr w:rsidR="000D3159" w:rsidRPr="00A12F1A" w:rsidSect="00114780">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1274" w:bottom="1418" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A14CC44" w14:textId="77777777" w:rsidR="000D3159" w:rsidRDefault="000D3159" w:rsidP="000D3159">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="10632"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D3159">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
@@ -2808,68 +2791,191 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59F9F4F5" w14:textId="77777777" w:rsidR="000D3159" w:rsidRPr="000D3159" w:rsidRDefault="000D3159" w:rsidP="000D3159">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65372FE5" w14:textId="07E34AAF" w:rsidR="000D3159" w:rsidRDefault="000D3159" w:rsidP="000D3159">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35B4E00F" w14:textId="4A5FA31C" w:rsidR="006A51A6" w:rsidRDefault="006A51A6" w:rsidP="000D3159">
+    <w:p w14:paraId="5633C54A" w14:textId="77777777" w:rsidR="00A12F1A" w:rsidRDefault="006A51A6" w:rsidP="000D3159">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Merci de joindre les pièces justificatives correspondantes (ex : diplômes, formations initiales, concours, certifications professionnelles, … ainsi que les justificatifs de l’expérience professionnelle</w:t>
       </w:r>
       <w:r w:rsidR="00D54BCC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Vous pouvez également joindre votre dernier rapport d’inspection ou compte rendre de rendez-vous de carrière.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A12F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B4E00F" w14:textId="7F656CD5" w:rsidR="006A51A6" w:rsidRDefault="00A12F1A" w:rsidP="000D3159">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Signature gestionnaire RH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CA9C44" w14:textId="77777777" w:rsidR="006A51A6" w:rsidRDefault="006A51A6" w:rsidP="000D3159">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C6F6739" w14:textId="68C098FC" w:rsidR="00192A04" w:rsidRDefault="00192A04" w:rsidP="00192A04">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00192A04" w:rsidSect="00043036">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="709" w:right="1134" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="266BEBE5" w14:textId="77777777" w:rsidR="00192A04" w:rsidRPr="00D70E24" w:rsidRDefault="00192A04" w:rsidP="00866D20">
       <w:pPr>
@@ -3183,51 +3289,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="124CC69B" w14:textId="77777777" w:rsidR="00192A04" w:rsidRDefault="00192A04" w:rsidP="00192A04"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="06DE911C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:261.45pt;margin-top:.8pt;width:63.75pt;height:35.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMxJTTWAIAALYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYokARliWgiqkpR&#10;EolUkXozXm9Y1etxbcMu/fV99i7kq6eqHMx4Zjwfb97sxWVba7ZTzldkcj48GXCmjKSiMk85//6w&#10;/HTGmQ/CFEKTUTnfK88v5x8/XDR2pka0IV0oxxDE+Fljc74Jwc6yzMuNqoU/IasMjCW5WgRc3VNW&#10;ONEgeq2z0WAwzRpyhXUklffQXndGPk/xy1LJcFeWXgWmc47aQjpdOtfxzOYXYvbkhN1Usi9D/EMV&#10;tagMkh5DXYsg2NZV70LVlXTkqQwnkuqMyrKSKvWAboaDN92sNsKq1AvA8fYIk/9/YeXt7t6xqsDs&#10;ODOixoh+YFCsUCyoNig2jBA11s/gubLwDe0XaqN7r/dQxs7b0tXxHz0x2AH2/ggwIjEJ5dngfDqa&#10;cCZhGo9Pp6eTGCV7fmydD18V1SwKOXeYX4JV7G586FwPLjGXJ10Vy0rrdNn7K+3YTmDUYEhBDWda&#10;+ABlzpfp12d79Uwb1uR8+nkySJle2WKuY8y1FvLn+wioXhs0ETHqsIhSaNdtD9Caij1wc9SRz1u5&#10;rBD3BqXdCwe2ASpsULjDUWpCMdRLnG3I/f6bPvqDBLBy1oC9Ofe/tsIpdPzNgB7nw/E40j1dxpPT&#10;ES7upWX90mK29RUBNVAA1SUx+gd9EEtH9SMWbRGzwiSMRO6ch4N4FbqdwqJKtVgkJxDcinBjVlbG&#10;0HFEEc+H9lE42w84cuyWDjwXszdz7nzjS0OLbaCySiSIAHeo9rhjORKN+kWO2/fynryePzfzPwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAHuYARncAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyo04iGNo1TISSOCBE4wM21l8QlXkexm4Z+PcsJjqs3mnlb7WbfiwnH6AIpWC4yEEgm&#10;WEetgrfXx5s1iJg0Wd0HQgXfGGFXX15UurThRC84NakVXEKx1Aq6lIZSymg69DouwoDE7DOMXic+&#10;x1baUZ+43Pcyz7JCeu2IFzo94EOH5qs5egWW3gOZD/d0dtQYtzk/rw9mUur6ar7fgkg4p78w/Oqz&#10;OtTstA9HslH0ClZ5vuEogwIE82KV3YLYK7jLlyDrSv5/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAzMSU01gCAAC2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAe5gBGdwAAAAIAQAADwAAAAAAAAAAAAAAAACyBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape id="Zone de texte 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:261.45pt;margin-top:.8pt;width:63.75pt;height:35.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUYiHBPwIAAIwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xkebRGnCJLkWFA&#10;0BZIi54VWYqNyaImKbGzXz9Kdh5tdxqWg0KK1EfyI+nZXVMpchDWlaAzOuj1KRGaQ17qXUZfnldf&#10;bihxnumcKdAio0fh6N3886dZbVIxhAJULixBEO3S2mS08N6kSeJ4ISrmemCERqMEWzGPqt0luWU1&#10;olcqGfb7k6QGmxsLXDiHt/etkc4jvpSC+0cpnfBEZRRz8/G08dyGM5nPWLqzzBQl79Jg/5BFxUqN&#10;Qc9Q98wzsrflB6iq5BYcSN/jUCUgZclFrAGrGfTfVbMpmBGxFiTHmTNN7v/B8ofDxjxZ4ptv0GAD&#10;AyG1canDy1BPI20V/jFTgnak8HimTTSecLy86d9OhmNKOJpGo+lkOg4oyeWxsc5/F1CRIGTUYlci&#10;Weywdr51PbmEWA5Uma9KpaJydEtlyYFhA7HvOdSUKOY8XmZ0FX9dtDfPlCZ1Ridfx/0Y6Y0txDpj&#10;bhXjPz8iYPZKYxEXLoLkm23TEbSF/Ii8WWhHyhm+KhF3jak9MYszhFThXvhHPKQCTAY6iZIC7O+/&#10;3Qd/bC1aKalxJjPqfu2ZFVjxD41Nvx2MRmGIozIaT4eo2GvL9tqi99USkLUBbqDhUQz+Xp1EaaF6&#10;xfVZhKhoYppj7Iz6k7j07abg+nGxWEQnHFvD/FpvDA/QoUWBz+fmlVnTNdjjZDzAaXpZ+q7PrW94&#10;qWGx9yDLOASB4JbVjncc+ThG3XqGnbrWo9flIzL/AwAA//8DAFBLAwQUAAYACAAAACEAe5gBGdwA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTiIY2jVMhJI4IETjAzbWX&#10;xCVeR7Gbhn49ywmOqzeaeVvtZt+LCcfoAilYLjIQSCZYR62Ct9fHmzWImDRZ3QdCBd8YYVdfXlS6&#10;tOFELzg1qRVcQrHUCrqUhlLKaDr0Oi7CgMTsM4xeJz7HVtpRn7jc9zLPskJ67YgXOj3gQ4fmqzl6&#10;BZbeA5kP93R21Bi3OT+vD2ZS6vpqvt+CSDinvzD86rM61Oy0D0eyUfQKVnm+4SiDAgTzYpXdgtgr&#10;uMuXIOtK/n+g/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDUYiHBPwIAAIwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB7mAEZ3AAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAJkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="124CC69B" w14:textId="77777777" w:rsidR="00192A04" w:rsidRDefault="00192A04" w:rsidP="00192A04"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Nombre total de pages de cette rubrique</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>(y compris cette page de garde)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0A80DF" w14:textId="77777777" w:rsidR="00192A04" w:rsidRDefault="00192A04" w:rsidP="00866D20">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30FEDBEE" w14:textId="77777777" w:rsidR="00192A04" w:rsidRDefault="00192A04" w:rsidP="00866D20">
@@ -3869,121 +3975,137 @@
   <w:num w:numId="3" w16cid:durableId="115173878">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="840856978">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F23FD2"/>
     <w:rsid w:val="00000A30"/>
     <w:rsid w:val="0003018E"/>
     <w:rsid w:val="00043036"/>
     <w:rsid w:val="000B04CC"/>
     <w:rsid w:val="000D3159"/>
     <w:rsid w:val="00114780"/>
     <w:rsid w:val="00136683"/>
     <w:rsid w:val="00152151"/>
     <w:rsid w:val="001637BE"/>
     <w:rsid w:val="00175068"/>
     <w:rsid w:val="00187D63"/>
     <w:rsid w:val="00192A04"/>
     <w:rsid w:val="001E002B"/>
+    <w:rsid w:val="00256F2E"/>
     <w:rsid w:val="00293A92"/>
     <w:rsid w:val="00296929"/>
+    <w:rsid w:val="002B63CF"/>
     <w:rsid w:val="00315A10"/>
     <w:rsid w:val="00332878"/>
     <w:rsid w:val="00344246"/>
+    <w:rsid w:val="00376B39"/>
     <w:rsid w:val="0041264D"/>
     <w:rsid w:val="00436939"/>
     <w:rsid w:val="00444CF8"/>
+    <w:rsid w:val="004D6EE4"/>
     <w:rsid w:val="00526984"/>
     <w:rsid w:val="00596B03"/>
     <w:rsid w:val="005E0A14"/>
     <w:rsid w:val="006566F1"/>
     <w:rsid w:val="006A51A6"/>
     <w:rsid w:val="006C2967"/>
     <w:rsid w:val="007400E8"/>
     <w:rsid w:val="00757BF9"/>
     <w:rsid w:val="00763AF4"/>
+    <w:rsid w:val="007735FC"/>
+    <w:rsid w:val="007742A6"/>
     <w:rsid w:val="007B7DDA"/>
+    <w:rsid w:val="007F223A"/>
     <w:rsid w:val="007F3977"/>
+    <w:rsid w:val="007F7036"/>
     <w:rsid w:val="00830D29"/>
     <w:rsid w:val="00866D20"/>
+    <w:rsid w:val="00891DB5"/>
     <w:rsid w:val="009550CC"/>
     <w:rsid w:val="009B4889"/>
+    <w:rsid w:val="00A12F1A"/>
     <w:rsid w:val="00A35027"/>
     <w:rsid w:val="00A571A7"/>
     <w:rsid w:val="00A57A8B"/>
     <w:rsid w:val="00A765E3"/>
     <w:rsid w:val="00A806AA"/>
     <w:rsid w:val="00A84B63"/>
     <w:rsid w:val="00AA2AD5"/>
     <w:rsid w:val="00AF1D1B"/>
     <w:rsid w:val="00B16E8D"/>
     <w:rsid w:val="00B34A2E"/>
     <w:rsid w:val="00B460C9"/>
     <w:rsid w:val="00B605E4"/>
     <w:rsid w:val="00B706BA"/>
     <w:rsid w:val="00BD4D09"/>
     <w:rsid w:val="00C50DE1"/>
     <w:rsid w:val="00C57E41"/>
     <w:rsid w:val="00C90D0F"/>
     <w:rsid w:val="00D23756"/>
+    <w:rsid w:val="00D305A9"/>
+    <w:rsid w:val="00D47841"/>
     <w:rsid w:val="00D54BCC"/>
+    <w:rsid w:val="00D56A2F"/>
     <w:rsid w:val="00D670F9"/>
     <w:rsid w:val="00D70E24"/>
     <w:rsid w:val="00D851A0"/>
     <w:rsid w:val="00DD4A9B"/>
     <w:rsid w:val="00DE55CE"/>
+    <w:rsid w:val="00E24AAD"/>
     <w:rsid w:val="00E2687B"/>
     <w:rsid w:val="00E61342"/>
+    <w:rsid w:val="00E72ABE"/>
     <w:rsid w:val="00E95888"/>
     <w:rsid w:val="00F00AF4"/>
     <w:rsid w:val="00F23FD2"/>
     <w:rsid w:val="00F863D6"/>
     <w:rsid w:val="00F94C65"/>
     <w:rsid w:val="00FB7EDA"/>
     <w:rsid w:val="00FC00D6"/>
     <w:rsid w:val="00FC7F0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4380,51 +4502,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
@@ -4934,69 +5055,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF7BFF8-52D6-4DFE-B4DB-5A74936A0AD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>859</Words>
-  <Characters>4729</Characters>
+  <Words>696</Words>
+  <Characters>3833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5577</CharactersWithSpaces>
+  <CharactersWithSpaces>4520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emilie Focant-Gayat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>