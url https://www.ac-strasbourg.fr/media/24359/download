--- v0 (2026-06-18)
+++ v1 (2026-10-13)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2A28F88B" w14:textId="0B15E6A1" w:rsidR="00DB5870" w:rsidRDefault="00443F60">
       <w:pPr>
         <w:spacing w:after="159"/>
         <w:ind w:left="10" w:right="3" w:hanging="10"/>
@@ -69,96 +70,96 @@
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="04BDBF7C" w14:textId="77777777" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr horzOverflow="overflow" vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="623D5261" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:3.3pt;height:14.95pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMFi8brAEAAEoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR/QfxD03jjJgqw14hTDig4D&#10;hrXo5QMUWYoFSKJAqbGzrx8lO+mwvhV7oY9EmjznmN7cDM6yg8JowDd8MZtzpryE1vh9w1+e7y6v&#10;OItJ+FZY8KrhRxX5zfbi06YPtVpCB7ZVyKiJj3UfGt6lFOqqirJTTsQZBOUpqQGdSHTEfdWi6Km7&#10;s9VyPl9XPWAbEKSKkW5vxyTflv5aK5nutY4qMdtw4pZKxBJ3OVbbjaj3KEJn5ERDfICFE8bT0HOr&#10;W5EEe0XzrpUzEiGCTjMJrgKtjVRFA6lZzP9R89SJoIoWMieGs03x/7WVvw4PyEzb8DVnXjj6RI9k&#10;mvB7q9g629OHWFPVU3jA6RQJZq2DRpefpIINxdLj2VI1JCbpcrVcrFacScosrq6vP3/JLau3dwPG&#10;9F2BYxk0HGl28VEcfsY0lp5K8ijrc/RwZ6wds/mmyhxHVhmlYTdMVHfQHklfB/j7nrZUW+gbDhPi&#10;eXFpaM5yZn948jXvyAngCexOAJP9BmWTRhpfXxNoU3jmweO0iQ99sKJ0Wq68EX+fS9XbL7D9AwAA&#10;//8DAFBLAwQUAAYACAAAACEAaqkwitsAAAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KjTHqImZFNVbVE5QotUuLnxkkTY6yh2m8DX1/QCl5VGM5p5WyxGa8SZet86RphOEhDE&#10;ldMt1whv+6eHOQgfFGtlHBPCN3lYlLc3hcq1G/iVzrtQi1jCPlcITQhdLqWvGrLKT1xHHL1P11sV&#10;ouxrqXs1xHJr5CxJUmlVy3GhUR2tGqq+dieLsJ13y/dn9zPUZvOxPbwcsvU+C4j3d+PyEUSgMfyF&#10;4Rc/okMZmY7uxNoLgxAfCdcbvTQFcUSYZRnIspD/0csLAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMwWLxusAQAASgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAGqpMIrbAAAAAgEAAA8AAAAAAAAAAAAAAAAABgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:rect w14:anchorId="623D5261" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:3.3pt;height:14.95pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALcPCBlAEAACQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L0qyYGuNOMWwosOA&#10;YS3Q7QMUWYoFSKJAqbGzrx8lO0mx3YZd6CeSJh8fub0bvWNHjclCaPlqseRMBwWdDYeW//zx8O6G&#10;s5Rl6KSDoFt+0onf7d6+2Q6x0WvowXUaGRUJqRliy/ucYyNEUr32Mi0g6kBBA+hlpiceRIdyoOre&#10;ifVy+UEMgF1EUDol8t5PQb6r9Y3RKj8ak3RmruXELVeL1e6LFbutbA4oY2/VTEP+AwsvbaCml1L3&#10;Mkv2gvavUt4qhAQmLxR4AcZYpesMNM1q+cc0z72Mus5C4qR4kSn9v7Lq+/E5PiHJMMTUJIJlitGg&#10;L1/ix8Yq1ukilh4zU+TcrFebDWeKIqub29v3H4uW4vpvxJS/aPCsgJYjraIqJI/fUp5SzymllQvF&#10;Bniwzk3R4hFXVgXlcT/OVPfQnZ6Q9YC/Hun+jIOh5TAjXk6SmpYoZ+5rIMXK9s8Az2B/BpjdZ6g3&#10;MtH49JLB2MqzNJ66zXxoFXXS+WzKrl+/a9b1uHe/AQAA//8DAFBLAwQUAAYACAAAACEAaqkwitsA&#10;AAACAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTHqImZFNVbVE5QotUuLnx&#10;kkTY6yh2m8DX1/QCl5VGM5p5WyxGa8SZet86RphOEhDEldMt1whv+6eHOQgfFGtlHBPCN3lYlLc3&#10;hcq1G/iVzrtQi1jCPlcITQhdLqWvGrLKT1xHHL1P11sVouxrqXs1xHJr5CxJUmlVy3GhUR2tGqq+&#10;dieLsJ13y/dn9zPUZvOxPbwcsvU+C4j3d+PyEUSgMfyF4Rc/okMZmY7uxNoLgxAfCdcbvTQFcUSY&#10;ZRnIspD/0csLAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAtw8IGUAQAAJAMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGqpMIrbAAAAAgEAAA8A&#10;AAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD2BAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="04BDBF7C" w14:textId="77777777" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiche de présentation du Grand oral  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D3C3F1" w14:textId="610E47C4" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
+    <w:p w14:paraId="00D3C3F1" w14:textId="3AB5053B" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
       <w:pPr>
         <w:spacing w:after="159"/>
         <w:ind w:left="10" w:right="6" w:hanging="10"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Session 202</w:t>
       </w:r>
-      <w:r w:rsidR="005147DA">
+      <w:r w:rsidR="005D32A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00443F60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">du baccalauréat </w:t>
       </w:r>
       <w:r w:rsidR="00921AC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">général ou </w:t>
       </w:r>
@@ -265,177 +266,204 @@
         <w:spacing w:after="153" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date de naissance du candidat : </w:t>
       </w:r>
       <w:r w:rsidR="006C07EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBA5D2A" w14:textId="77777777" w:rsidR="00921AC4" w:rsidRDefault="00921AC4" w:rsidP="006C07EA">
+    <w:p w14:paraId="6170901D" w14:textId="77777777" w:rsidR="00461922" w:rsidRDefault="00461922" w:rsidP="006C07EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
         </w:tabs>
         <w:spacing w:after="153" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...39 lines deleted...]
-    <w:p w14:paraId="297024E6" w14:textId="752938AF" w:rsidR="00921AC4" w:rsidRPr="00921AC4" w:rsidRDefault="00921AC4" w:rsidP="006C07EA">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FBA5D2A" w14:textId="7DABA158" w:rsidR="00921AC4" w:rsidRPr="00461922" w:rsidRDefault="00601FF4" w:rsidP="006C07EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3828"/>
         </w:tabs>
         <w:spacing w:after="153" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...27 lines deleted...]
-      <w:r w:rsidR="00AD1FAC">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461922">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Baccalauréat présenté </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B" w:rsidRPr="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(cocher la bonne filière) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461922">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8349B7" w14:textId="4EDA7105" w:rsidR="005D32A9" w:rsidRPr="00601FF4" w:rsidRDefault="005D32A9" w:rsidP="00601FF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="153" w:line="265" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00601FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00921AC4" w:rsidRPr="00601FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">énéral </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E444D6B" w14:textId="7EAD1F64" w:rsidR="00921AC4" w:rsidRPr="00601FF4" w:rsidRDefault="005D32A9" w:rsidP="00601FF4">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="153" w:line="265" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00601FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00921AC4" w:rsidRPr="00601FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>echnologique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, série : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601FF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7176C294" w14:textId="77777777" w:rsidR="00E26221" w:rsidRDefault="00E26221">
-[...5 lines deleted...]
-    <w:p w14:paraId="7A5930B9" w14:textId="77777777" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
+    <w:p w14:paraId="0F09DF55" w14:textId="77777777" w:rsidR="00601FF4" w:rsidRDefault="00601FF4" w:rsidP="00601FF4">
+      <w:pPr>
+        <w:spacing w:after="7"/>
+        <w:ind w:left="705"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A5930B9" w14:textId="68BF5417" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="7"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>spécialité</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2C3F1927" w14:textId="02C507ED" w:rsidR="00B10FFB" w:rsidRPr="00B10FFB" w:rsidRDefault="00921AC4" w:rsidP="00B10FFB">
+        <w:t xml:space="preserve">spécialité 1 : ………………….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0CE90A" w14:textId="00B94342" w:rsidR="00DB5870" w:rsidRPr="00311547" w:rsidRDefault="00921AC4" w:rsidP="00311547">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00B10FFB" w:rsidRPr="00B10FFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>enseignement spécifique</w:t>
       </w:r>
@@ -481,357 +509,586 @@
       </w:r>
       <w:r w:rsidR="00B10FFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B10FFB" w:rsidRPr="00B10FFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>………………………….</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0F1D27B5" w14:textId="0F73EE3B" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A" w:rsidP="00E26221">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8913BB" w14:textId="77777777" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="7"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">spécialité 2 : …………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270B6EE5" w14:textId="42A70562" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A" w:rsidP="00443F60">
+    <w:p w14:paraId="270B6EE5" w14:textId="42A70562" w:rsidR="00DB5870" w:rsidRPr="008E6A8B" w:rsidRDefault="00CA7B0A" w:rsidP="00443F60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAA14D0" w14:textId="1C864876" w:rsidR="00DB5870" w:rsidRDefault="004A7762">
+    <w:p w14:paraId="7CAA14D0" w14:textId="55EFEC58" w:rsidR="00DB5870" w:rsidRPr="008E6A8B" w:rsidRDefault="00CA7B0A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23ED76A9" w14:textId="704AD2FE" w:rsidR="00DB5870" w:rsidRDefault="005C2A8E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="512C2258" wp14:editId="41BB0C7B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="512C2258" wp14:editId="0E19AC50">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>-289560</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>128270</wp:posOffset>
+                  <wp:posOffset>106680</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6619875" cy="2166938"/>
-                <wp:effectExtent l="19050" t="19050" r="28575" b="24130"/>
+                <wp:extent cx="6619875" cy="3162300"/>
+                <wp:effectExtent l="19050" t="19050" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6619875" cy="2166938"/>
+                          <a:ext cx="6619875" cy="3162300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575" cmpd="thickThin"/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0905469F" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:10.1pt;width:521.25pt;height:170.65pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOvGtSYgIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jTQSkVKapATJMQ&#10;Q4OJZ+PYJML2eWe3affX7+ykKWJoD9NeHNt33/348p3PL7bWsI3C0IKreHk04Uw5CXXrniv+4+H6&#10;05yzEIWrhQGnKr5TgV8sP3447/xCTaEBUytkFMSFRecr3sToF0URZKOsCEfglSOjBrQi0hGfixpF&#10;R9GtKaaTyazoAGuPIFUIdHvVG/kyx9dayfhN66AiMxWn2mJeMa9PaS2W52LxjMI3rRzKEP9QhRWt&#10;o6RjqCsRBVtj+0co20qEADoeSbAFaN1KlXugbsrJm27uG+FV7oXICX6kKfy/sPJ2c+/vkGjofFgE&#10;2qYuthpt+lJ9bJvJ2o1kqW1kki5ns/JsfnrCmSTbtJzNzj7PE53FAe4xxC8KLEubiiP9jUyS2NyE&#10;2LvuXVI2B9etMfmPGMc6ijo/yQmsryse6Q+9PDTEc0Ieqs27uDMqhTDuu9Ksram+aU6VhaQuDbKN&#10;IAnUL+VQY/ZMEE05R1D5HsjEPWjwTTCVxTUCJ+8BD9lG75wRXByBtnWAfwfr3n/fdd9ravsJ6t0d&#10;MoRe1sHL65aYvhEh3gkkHZPiaTbjN1q0AWIUhh1nDeCv9+6TP8mLrJx1NBcVDz/XAhVn5qsj4Z2V&#10;x8dpkPLh+OR0Sgd8bXl6bXFrewnEe0mvgJd5m/yj2W81gn2kEV6lrGQSTlLuisuI+8Nl7OeVHgGp&#10;VqvsRsPjRbxx916m4InVpKSH7aNAP8gtklJvYT9DYvFGdb1vQjpYrSPoNkvywOvANw1eFvXwSKTJ&#10;fn3OXoenbPkbAAD//wMAUEsDBBQABgAIAAAAIQB052xx3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtZW4UbuBVihkU1VIvXEhoIqjGy9x2ngdxW4S+HrcExxHM5p5U2xn14mR&#10;htB6RlgtFQji2puWG4SP9/39E4gQNRvdeSaEbwqwLW9vCp0bP/EbjVVsRCrhkGsEG2OfSxlqS06H&#10;pe+Jk/flB6djkkMjzaCnVO46mSm1kU63nBas7unFUn2uLg5hGu3nTFmoTr6Z9jvLh9fTzwHxbjHv&#10;nkFEmuNfGK74CR3KxHT0FzZBdAjpSETIVAbi6qrHbA3iiPCwWa1BloX8f6D8BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAA68a1JiAgAAEgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHTnbHHcAAAACAEAAA8AAAAAAAAAAAAAAAAAvAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="black [3200]" strokeweight="2.25pt">
+              <v:rect w14:anchorId="4DC20123" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-22.8pt;margin-top:8.4pt;width:521.25pt;height:249pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACvxv6YwIAABIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5sNECDKBkUgqkoI&#10;UKHibLw2u8L2uGMnm/TXd+xsNohGPVS9eG3PvPl4+8azy7U1bKUwtOAqXh6NOFNOQt2614r/eLr5&#10;cs5ZiMLVwoBTFd+owC/nnz/NOj9VY2jA1AoZBXFh2vmKNzH6aVEE2SgrwhF45cioAa2IdMTXokbR&#10;UXRrivFoNCk6wNojSBUC3V5vjXye42utZLzXOqjITMWptphXzOtLWov5TExfUfimlX0Z4h+qsKJ1&#10;lHQIdS2iYEts/whlW4kQQMcjCbYArVupcg/UTTn60M1jI7zKvRA5wQ80hf8XVt6tHv0DEg2dD9NA&#10;29TFWqNNX6qPrTNZm4EstY5M0uVkUl6cn51yJsl2XE7Gx6NMZ7GHewzxqwLL0qbiSH8jkyRWtyFS&#10;SnLduaRsDm5aY/IfMY51FR+fn+YE1tcVj/SH3p4a4jkh99XmXdwYlUIY911p1tZU3zinykJSVwbZ&#10;SpAE6rcyw3vPBNGUcwCVh0Am7kC9b4KpLK4BODoE3GcbvHNGcHEA2tYB/h2st/67rre9prZfoN48&#10;IEPYyjp4edMS07cixAeBpGNSPM1mvKdFGyBGod9x1gD+OnSf/EleZOWso7moePi5FKg4M98cCe+i&#10;PDlJg5QPJ6dnYzrge8vLe4tb2isg3kt6BbzM2+QfzW6rEewzjfAiZSWTcJJyV1xG3B2u4nZe6RGQ&#10;arHIbjQ8XsRb9+hlCp5YTUp6Wj8L9L3cIin1DnYzJKYfVLf1TUgHi2UE3WZJ7nnt+abBy0rtH4k0&#10;2e/P2Wv/lM1/AwAA//8DAFBLAwQUAAYACAAAACEAnKYV0t4AAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3FqnVRs1IU5VIfXGhYCqHt14iVPidRS7SeDrWU5wXM3T7JtiP7tO&#10;jDiE1pOC1TIBgVR701Kj4P3tuNiBCFGT0Z0nVPCFAfbl/V2hc+MnesWxio3gEgq5VmBj7HMpQ23R&#10;6bD0PRJnH35wOvI5NNIMeuJy18l1kqTS6Zb4g9U9PlusP6ubUzCN9jzjOlRX30zHg6XTy/X7pNTj&#10;w3x4AhFxjn8w/OqzOpTsdPE3MkF0ChabbcooBylPYCDL0gzERcF2tdmBLAv5f0L5AwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAK/G/pjAgAAEgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJymFdLeAAAACgEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" filled="f" strokecolor="black [3200]" strokeweight="2.25pt">
                 <v:stroke linestyle="thickThin"/>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23ED76A9" w14:textId="7A55C8BB" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="683B9247" w14:textId="6CA0B19B" w:rsidR="00311547" w:rsidRDefault="00550DC5" w:rsidP="00550DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006813DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B" w:rsidRPr="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(cocher la bonne </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>situation</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B" w:rsidRPr="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00311547">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9416A5" w14:textId="76ACB58C" w:rsidR="00311547" w:rsidRDefault="005A1E14" w:rsidP="00311547">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relative au</w:t>
+      </w:r>
+      <w:r w:rsidR="00550DC5" w:rsidRPr="00311547">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> champ de la spécialité 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774A0E44" w14:textId="2535912F" w:rsidR="00550DC5" w:rsidRPr="00311547" w:rsidRDefault="00550DC5" w:rsidP="00311547">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00311547">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transversale </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FE0912" w14:textId="10703669" w:rsidR="00550DC5" w:rsidRDefault="008E6A8B" w:rsidP="008E6A8B">
+      <w:pPr>
+        <w:spacing w:after="161"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374D1A0A" w14:textId="77777777" w:rsidR="008E6A8B" w:rsidRPr="008E6A8B" w:rsidRDefault="008E6A8B" w:rsidP="008E6A8B">
+      <w:pPr>
+        <w:spacing w:after="161"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F00E21B" w14:textId="4291FA1D" w:rsidR="005C2A8E" w:rsidRDefault="00550DC5" w:rsidP="00550DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006813DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Question relevant du champ de la spécialité 1 OU transversale </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006813DF">
+        <w:t>Question</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B" w:rsidRPr="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(cocher la bonne </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>situation</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B" w:rsidRPr="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269805BB" w14:textId="01A7BD1F" w:rsidR="005C2A8E" w:rsidRDefault="005A1E14" w:rsidP="005C2A8E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:r w:rsidR="00550DC5" w:rsidRPr="005C2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> champ de la spécialité 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AECA7C" w14:textId="5340EF1E" w:rsidR="00550DC5" w:rsidRPr="005C2A8E" w:rsidRDefault="00550DC5" w:rsidP="005C2A8E">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transversale</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6A8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(rayer la mention inutile)</w:t>
-[...69 lines deleted...]
-    <w:p w14:paraId="2CCCF745" w14:textId="77777777" w:rsidR="00DB5870" w:rsidRDefault="00CA7B0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCCF745" w14:textId="494D5088" w:rsidR="00DB5870" w:rsidRDefault="008E6A8B">
       <w:pPr>
         <w:spacing w:after="161"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDA802F" w14:textId="77777777" w:rsidR="00E26221" w:rsidRDefault="00E26221">
       <w:pPr>
         <w:spacing w:after="158"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59215F33" w14:textId="77777777" w:rsidR="00E26221" w:rsidRDefault="00E26221">
-[...9 lines deleted...]
-    <w:p w14:paraId="4949AA8F" w14:textId="3A9D5B7D" w:rsidR="00DB5870" w:rsidRDefault="00921AC4" w:rsidP="00921AC4">
+    <w:p w14:paraId="22D8315A" w14:textId="77777777" w:rsidR="00545983" w:rsidRDefault="00545983" w:rsidP="008E6A8B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2125"/>
+          <w:tab w:val="center" w:pos="2833"/>
+          <w:tab w:val="center" w:pos="3541"/>
+          <w:tab w:val="center" w:pos="4249"/>
+          <w:tab w:val="center" w:pos="4957"/>
+          <w:tab w:val="center" w:pos="5999"/>
+        </w:tabs>
+        <w:spacing w:after="153" w:line="265" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5E0854" w14:textId="5FD6174B" w:rsidR="00DB5870" w:rsidRPr="00545983" w:rsidRDefault="00921AC4" w:rsidP="00545983">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="2125"/>
           <w:tab w:val="center" w:pos="2833"/>
           <w:tab w:val="center" w:pos="3541"/>
           <w:tab w:val="center" w:pos="4249"/>
           <w:tab w:val="center" w:pos="4957"/>
           <w:tab w:val="center" w:pos="5999"/>
         </w:tabs>
         <w:spacing w:after="153" w:line="265" w:lineRule="auto"/>
         <w:ind w:left="-15"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Signature de l’élève : </w:t>
+        <w:t>Signature d</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5E9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>u candidat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -843,137 +1100,153 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date :  </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E26221">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA7B0A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DB5870" w:rsidRPr="00921AC4" w:rsidSect="00443F60">
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00DB5870" w:rsidRPr="00545983" w:rsidSect="00443F60">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1414" w:bottom="1440" w:left="1416" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="712656E6" w14:textId="77777777" w:rsidR="0061407A" w:rsidRDefault="0061407A" w:rsidP="00443F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="549E5153" w14:textId="77777777" w:rsidR="0061407A" w:rsidRDefault="0061407A" w:rsidP="00443F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Webdings">
+    <w:panose1 w:val="05030102010509060703"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="37969E8B" w14:textId="77777777" w:rsidR="0061407A" w:rsidRDefault="0061407A" w:rsidP="00443F60">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2DB933F2" w14:textId="77777777" w:rsidR="0061407A" w:rsidRDefault="0061407A" w:rsidP="00443F60">
@@ -1039,50 +1312,389 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1706880" cy="1195070"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17362660"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3A8B264"/>
+    <w:lvl w:ilvl="0" w:tplc="ABEAD6B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="176E7B49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21C4E1E8"/>
+    <w:lvl w:ilvl="0" w:tplc="ABEAD6B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="434E4D5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FBC754E"/>
+    <w:lvl w:ilvl="0" w:tplc="ABEAD6B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A940E1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="407C298A"/>
     <w:lvl w:ilvl="0" w:tplc="185AA15C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -1250,128 +1862,270 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4E3E22FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7B6D40"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02F82544"/>
+    <w:lvl w:ilvl="0" w:tplc="ABEAD6B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1825924346">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1122383978">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="760955801">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="935210081">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="125390506">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB5870"/>
+    <w:rsid w:val="002362CC"/>
+    <w:rsid w:val="002916A4"/>
+    <w:rsid w:val="00311547"/>
+    <w:rsid w:val="00351E9D"/>
+    <w:rsid w:val="003654AC"/>
     <w:rsid w:val="00377474"/>
     <w:rsid w:val="003A2FD7"/>
     <w:rsid w:val="00443F60"/>
+    <w:rsid w:val="00461922"/>
     <w:rsid w:val="004A2FCB"/>
     <w:rsid w:val="004A7762"/>
     <w:rsid w:val="004C3097"/>
+    <w:rsid w:val="004F653E"/>
     <w:rsid w:val="0050730A"/>
     <w:rsid w:val="005147DA"/>
+    <w:rsid w:val="00545983"/>
     <w:rsid w:val="00550DC5"/>
+    <w:rsid w:val="005A1E14"/>
     <w:rsid w:val="005A4341"/>
+    <w:rsid w:val="005C2A8E"/>
+    <w:rsid w:val="005D32A9"/>
+    <w:rsid w:val="00601FF4"/>
     <w:rsid w:val="0061407A"/>
     <w:rsid w:val="006C07EA"/>
     <w:rsid w:val="0071005D"/>
     <w:rsid w:val="00845AD9"/>
+    <w:rsid w:val="008E6A8B"/>
+    <w:rsid w:val="008F5E9B"/>
     <w:rsid w:val="00921AC4"/>
+    <w:rsid w:val="00A73EA0"/>
+    <w:rsid w:val="00A93DFD"/>
     <w:rsid w:val="00AD1FAC"/>
     <w:rsid w:val="00AF4DED"/>
     <w:rsid w:val="00B10FFB"/>
+    <w:rsid w:val="00B25753"/>
     <w:rsid w:val="00BA48A0"/>
     <w:rsid w:val="00CA7B0A"/>
     <w:rsid w:val="00D02D93"/>
     <w:rsid w:val="00D331D3"/>
     <w:rsid w:val="00D8246F"/>
     <w:rsid w:val="00DB5870"/>
     <w:rsid w:val="00E26221"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5BCA630B"/>
   <w15:docId w15:val="{2A2371DB-CDF8-4B88-B750-F6137D2F5F55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -1821,62 +2575,73 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00443F60"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00443F60"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00601FF4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2134,74 +2899,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F81EB8F-234B-41A7-97C9-7F1D5110EB2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>105</Words>
-  <Characters>578</Characters>
+  <Words>117</Words>
+  <Characters>649</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>682</CharactersWithSpaces>
+  <CharactersWithSpaces>765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pascale Viauzelange</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>