--- v0 (2026-06-23)
+++ v1 (2026-10-28)
@@ -15,280 +15,283 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E211F" w:rsidTr="00E94EB4">
+      <w:tr w:rsidR="001E211F" w14:paraId="08B738E9" w14:textId="77777777" w:rsidTr="00E94EB4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="528"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E211F" w:rsidRDefault="001E211F" w:rsidP="008A6DDC">
+          <w:p w14:paraId="2A26A14D" w14:textId="77777777" w:rsidR="001E211F" w:rsidRDefault="001E211F" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Texte-Adresseligne1"/>
               <w:framePr w:w="0" w:hRule="auto" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline" w:anchorLock="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
+          <w:p w14:paraId="2706BFFF" w14:textId="77777777" w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
             <w:pPr>
               <w:pStyle w:val="Texte-Adresseligne1"/>
               <w:framePr w:wrap="notBeside"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E211F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Division des Elèves</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
+          <w:p w14:paraId="490055E1" w14:textId="77777777" w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
             <w:pPr>
               <w:pStyle w:val="Texte-Adresseligne1"/>
               <w:framePr w:wrap="notBeside"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E211F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>65, avenue de la Forêt Noire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
+          <w:p w14:paraId="2CEB7414" w14:textId="77777777" w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
             <w:pPr>
               <w:pStyle w:val="Texte-Adresseligne1"/>
               <w:framePr w:wrap="notBeside"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E211F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>67083 Strasbourg cedex</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
+          <w:p w14:paraId="5FD0E6D9" w14:textId="77777777" w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
             <w:pPr>
               <w:pStyle w:val="Texte-Adresseligne1"/>
               <w:framePr w:w="0" w:hRule="auto" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline" w:anchorLock="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E211F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Tél. : 03.88.45.92.50</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
+          <w:p w14:paraId="6C350CE3" w14:textId="77777777" w:rsidR="001E211F" w:rsidRPr="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
             <w:pPr>
               <w:pStyle w:val="Texte-Adresseligne1"/>
               <w:framePr w:w="0" w:hRule="auto" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline" w:anchorLock="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007478DE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Mél : </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="00AB78C5" w:rsidRPr="00153A9D">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                 </w:rPr>
                 <w:t>pole.college67@ac-strasbourg.fr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AB78C5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
+          <w:p w14:paraId="4A3C5C8C" w14:textId="2FC9FC52" w:rsidR="001E211F" w:rsidRDefault="001E211F" w:rsidP="001E211F">
             <w:r>
               <w:t xml:space="preserve">ANNEE SCOLAIRE : </w:t>
             </w:r>
+            <w:r w:rsidR="00522281">
+              <w:t>2026-2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E211F" w:rsidTr="00E94EB4">
+      <w:tr w:rsidR="001E211F" w14:paraId="0CD5C216" w14:textId="77777777" w:rsidTr="00E94EB4">
         <w:trPr>
           <w:trHeight w:val="750"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="001E211F" w:rsidRDefault="001E211F" w:rsidP="008A6DDC"/>
+          <w:p w14:paraId="780EF225" w14:textId="77777777" w:rsidR="001E211F" w:rsidRDefault="001E211F" w:rsidP="008A6DDC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001E211F" w:rsidRDefault="001E211F" w:rsidP="008A6DDC">
+          <w:p w14:paraId="706C7BC9" w14:textId="77777777" w:rsidR="001E211F" w:rsidRDefault="001E211F" w:rsidP="008A6DDC">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E211F" w:rsidRDefault="001E211F"/>
-    <w:p w:rsidR="003B381E" w:rsidRPr="00E94EB4" w:rsidRDefault="003B381E" w:rsidP="003B381E">
+    <w:p w14:paraId="7F838767" w14:textId="77777777" w:rsidR="001E211F" w:rsidRDefault="001E211F"/>
+    <w:p w14:paraId="73EE6A35" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="00E94EB4" w:rsidRDefault="003B381E" w:rsidP="003B381E">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94EB4">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dossier de demande d’admission en</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94EB4">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E94EB4">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>DISPOSITIF RELAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="00CA39AC" w:rsidP="003B381E">
+    <w:p w14:paraId="1C6D73C2" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="00017E61" w:rsidP="003B381E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1280725187"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003B381E" w:rsidRPr="003B381E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -371,183 +374,183 @@
           <w:r w:rsidR="005F4395">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005F4395" w:rsidRPr="003B381E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="005F4395">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Internat tremplin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRDefault="003B381E" w:rsidP="003B381E">
+    <w:p w14:paraId="2DFEA0BC" w14:textId="77777777" w:rsidR="003B381E" w:rsidRDefault="003B381E" w:rsidP="003B381E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A6DDC" w:rsidRDefault="008A6DDC" w:rsidP="00E94EB4">
+    <w:p w14:paraId="1C691C2C" w14:textId="77777777" w:rsidR="008A6DDC" w:rsidRDefault="008A6DDC" w:rsidP="00E94EB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E94EB4" w:rsidRPr="008A6DDC" w:rsidRDefault="008A6DDC" w:rsidP="00E94EB4">
+    <w:p w14:paraId="076A8F97" w14:textId="77777777" w:rsidR="00E94EB4" w:rsidRPr="008A6DDC" w:rsidRDefault="008A6DDC" w:rsidP="00E94EB4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6DDC">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom et prénom de l’élève :                                                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A6DDC" w:rsidRDefault="008A6DDC" w:rsidP="001F79ED">
+    <w:p w14:paraId="1E1351E6" w14:textId="77777777" w:rsidR="008A6DDC" w:rsidRDefault="008A6DDC" w:rsidP="001F79ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A6DDC" w:rsidRDefault="008A6DDC" w:rsidP="001F79ED">
+    <w:p w14:paraId="6639A750" w14:textId="77777777" w:rsidR="008A6DDC" w:rsidRDefault="008A6DDC" w:rsidP="001F79ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="00E94EB4" w:rsidRDefault="00E94EB4" w:rsidP="001F79ED">
+    <w:p w14:paraId="4CD4A232" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="00E94EB4" w:rsidRDefault="00E94EB4" w:rsidP="001F79ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94EB4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date de la demande </w:t>
       </w:r>
       <w:r w:rsidR="001F79ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001F79ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E94EB4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date d'enregistrement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRDefault="003B381E" w:rsidP="003B381E">
+    <w:p w14:paraId="145F34DA" w14:textId="77777777" w:rsidR="003B381E" w:rsidRDefault="003B381E" w:rsidP="003B381E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:smallCaps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E94EB4" w:rsidRDefault="00E94EB4" w:rsidP="003B381E">
+    <w:p w14:paraId="237B5D1F" w14:textId="77777777" w:rsidR="00E94EB4" w:rsidRDefault="00E94EB4" w:rsidP="003B381E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E94EB4" w:rsidRDefault="00E94EB4" w:rsidP="003B381E">
+    <w:p w14:paraId="4EB04481" w14:textId="77777777" w:rsidR="00E94EB4" w:rsidRDefault="00E94EB4" w:rsidP="003B381E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="00701B51" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="5B40E553" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="00701B51" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Les dispositifs relais (classe</w:t>
       </w:r>
       <w:r w:rsidR="00701B51">
@@ -555,67 +558,67 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, internat</w:t>
       </w:r>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> et atelier) s’adressent en priorité à des élèves de </w:t>
       </w:r>
       <w:r w:rsidRPr="00701B51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>moins de 16 ans.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="63AA8089" w14:textId="77777777" w:rsidR="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00701B51" w:rsidRDefault="00701B51" w:rsidP="00E94EB4">
+    <w:p w14:paraId="1F11EA61" w14:textId="77777777" w:rsidR="00701B51" w:rsidRDefault="00701B51" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00701B51">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ATTENTION</w:t>
       </w:r>
       <w:r>
@@ -658,124 +661,124 @@
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">scolarisés </w:t>
       </w:r>
       <w:r w:rsidR="006A3A86">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>dans le Bas-Rhin et dans le Haut-Rhin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00701B51" w:rsidRPr="003B381E" w:rsidRDefault="00701B51" w:rsidP="00E94EB4">
+    <w:p w14:paraId="0D594037" w14:textId="77777777" w:rsidR="00701B51" w:rsidRPr="003B381E" w:rsidRDefault="00701B51" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="34014191" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tout élève admis dans un dispositif relais demeure </w:t>
       </w:r>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sous statut scolaire et inscrit dans son établissement scolaire</w:t>
       </w:r>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="2F3D2B5F" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="58B5B13A" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Les ateliers</w:t>
       </w:r>
       <w:r w:rsidR="007F21F8">
         <w:rPr>
           <w:i/>
@@ -820,195 +823,195 @@
       <w:r w:rsidR="002D0F07">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00701B51">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>; 1 semestre pour l'internat tremplin)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="4D5CF67B" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="0268A28E" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>L’accord de l’élève et de sa famille est impératif.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="0330DB36" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="04564DE3" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Le dispositif relais vise le double objectif de resocialisation et de rescolarisation pour des jeunes entrés dans un processus de rejet de l’institution scolaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
+    <w:p w14:paraId="7DF6A877" w14:textId="77777777" w:rsidR="003B381E" w:rsidRPr="003B381E" w:rsidRDefault="003B381E" w:rsidP="00E94EB4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B381E" w:rsidRDefault="003B381E" w:rsidP="005E450E">
+    <w:p w14:paraId="7AA9DFD7" w14:textId="77777777" w:rsidR="003B381E" w:rsidRDefault="003B381E" w:rsidP="005E450E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B381E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>N’hésitez pas à joindre sur papier libre toute information jugée utile ainsi que les rapports complémentaires des services sociaux, d’orientation ou de médecine scolaires, de services éducatifs hors EN.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D0F07" w:rsidRDefault="002D0F07" w:rsidP="005E450E">
+    <w:p w14:paraId="61FD42F3" w14:textId="77777777" w:rsidR="002D0F07" w:rsidRDefault="002D0F07" w:rsidP="005E450E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D0F07" w:rsidRPr="003B381E" w:rsidRDefault="002D0F07" w:rsidP="005E450E">
+    <w:p w14:paraId="4BFE4A41" w14:textId="77777777" w:rsidR="002D0F07" w:rsidRPr="003B381E" w:rsidRDefault="002D0F07" w:rsidP="005E450E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vous êtes invité à consulter la </w:t>
@@ -1017,1500 +1020,1500 @@
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>note technique G10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour toute question relative à ces dispositifs relais dans le BAS-RHIN</w:t>
       </w:r>
       <w:r w:rsidR="008A6DDC">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> et à l’Internat tremplin</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E94EB4" w:rsidRDefault="00E94EB4" w:rsidP="005E450E">
+    <w:p w14:paraId="7573819E" w14:textId="77777777" w:rsidR="00E94EB4" w:rsidRDefault="00E94EB4" w:rsidP="005E450E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D0F07" w:rsidRDefault="002D0F07" w:rsidP="005E450E">
+    <w:p w14:paraId="6B407AB7" w14:textId="77777777" w:rsidR="002D0F07" w:rsidRDefault="002D0F07" w:rsidP="005E450E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="002D0F07" w:rsidSect="000D319E">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="964" w:bottom="1418" w:left="964" w:header="425" w:footer="280" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="23B0A31C" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk88847490"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Ce dossier est à renseigner par les personnels de l’établissement scolaire d’origine de l’élève concerné ou, si le jeune est déscolarisé, le responsable des services éducatifs de la Protection Judiciaire de la Jeunesse ou des collectivités locales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="4A6E40EA" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:ind w:left="709" w:right="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="02BD1F63" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:ind w:left="709" w:right="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10547" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="6100"/>
         <w:gridCol w:w="4026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="03CABB65" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="2C69CC4B" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="2343" w:hanging="2343"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="71CF1CFB" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="3197C1D2" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Détail des fiches annexes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="25F359DA" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Personne chargée de collecter les informations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="2A4FA3F4" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="1383B1D7" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="2343" w:hanging="2343"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
-[...7 lines deleted...]
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="3E4A35A9" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FF962D8" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bilan scolaire et éducatif de l’élève</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="5D51D920" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="2803869B" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Chef de l’établissement d’origine, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>Conseiller Principal d’Éducation (CPE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="6DB5C999" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="4C519198" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="2343" w:hanging="2343"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
-[...7 lines deleted...]
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="704B58C5" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="159974A1" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avis social (doit être transmis sous pli fermé)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="3B1C1017" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="3EA226C3" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assistant de Service Social Scolaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="7F0354C0" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="7203ECB6" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:ind w:left="2343" w:hanging="2343"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="1B9D0552" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avis des services d’orientation (peut être transmis sous pli fermé)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="71E1D05C" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Psychologue de l'Éducation Nationale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="33415C04" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="3DD7495A" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="2343" w:hanging="2343"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
-[...7 lines deleted...]
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="0725E86D" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54525232" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avis médical (doit être transmis sous pli fermé)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="752835A2" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="229E7027" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Médecin, Infirmier Scolaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="5CB17E49" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="572"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="6D73C2BE" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="2343" w:hanging="2343"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
-[...7 lines deleted...]
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="0D02E332" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42D2A57E" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Remarques et engagement des parents et de l’élève</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="2623B2AF" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="428AAA3B" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00A816EE" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chef de l’établissement d’origine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="2046A318" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:ind w:left="709" w:right="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="50EB8AC3" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:ind w:left="709" w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRPr="00065088" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="773739C5" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00065088" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:ind w:left="709" w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>JOINDRE LE PLUS RECENT PROGAMME PERSONNALISE DE REUSSITE EDUCATIVE (PPRE)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="1CB04017" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:ind w:left="709" w:right="720"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="30978035" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:ind w:left="709" w:right="720"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5684"/>
         <w:gridCol w:w="4948"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="702F467A" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="3F1E4087" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="424"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="069E5BA1" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Demande à envoyer à la :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="042DE823" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="424"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="05B7806B" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="60AFA643" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00AB78C5" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="4D8A4091" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00AB78C5" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB78C5">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Direction des services départementaux de l’éducation nationale </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00AB78C5" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="4BDBC78D" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00AB78C5" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB78C5">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>du Bas-Rhin</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="49835400" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Division des Élèves (DIVEL)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="4E3A4D6E" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>65, avenue de la Forêt Noire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="2DB94F1A" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>67083 STRASBOURG Cedex</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="391C5FA1" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Tél. :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 03.88.45.92.50</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="108D6C66" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>: pole.college67@ac-strasbourg.fr</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="1C842E6B" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="15F57C8A" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="110"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:smallCaps/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="23CAE28B" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="601"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="6BC64AE1" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="31339AEA" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tous documents complémentaires pouvant être utiles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour éclairer la situation doivent être joints :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F7917" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="004F7917" w14:paraId="2EDE2679" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5684" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRPr="00AB78C5" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="3961B8AD" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00AB78C5" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB78C5">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins scolaires, évaluations scolaires, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>LSU</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="74F697F1" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fiche(s) d’incident(s) en milieu scolaire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="332FE340" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fiche de suivi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="4F2DDAE7" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Copie du dossier « absentéisme » (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>et non de simples relevés d’absences sous SIECLE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="2D33A2CA" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Descriptif des mesures d’accompagnement et d’aide déjà conduites et leurs conclusions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="30F8F52D" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="424"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4948" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="59E2985C" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rapport d’un conseil de discipline</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="64FBF988" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rapports annexés détaillés</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="31A0B6C4" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Autres</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="7D90474E" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
+          <w:p w14:paraId="230C6DD4" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="72"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="1B76BC3D" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="35202031" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRPr="00AB78C5" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="2C7FBBD6" w14:textId="77777777" w:rsidR="004F7917" w:rsidRPr="00AB78C5" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
+    <w:p w14:paraId="3B55D7E2" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="004F7917">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB78C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TOUT DOSSIER INCOMPLET NE SERA PAS EXAMINÉ ET SERA RETOURNÉ POUR COMPLÉMENT D’INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A3A86" w:rsidRDefault="006A3A86" w:rsidP="006A3A86">
+    <w:p w14:paraId="6747DC74" w14:textId="77777777" w:rsidR="006A3A86" w:rsidRDefault="006A3A86" w:rsidP="006A3A86">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0005208D" w:rsidRDefault="0005208D" w:rsidP="006A3A86">
+    <w:p w14:paraId="4AE148CC" w14:textId="77777777" w:rsidR="0005208D" w:rsidRDefault="0005208D" w:rsidP="006A3A86">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B0FED" w:rsidRPr="002A32DD" w:rsidRDefault="005B0FED" w:rsidP="005E450E">
+    <w:p w14:paraId="3FB2A136" w14:textId="77777777" w:rsidR="005B0FED" w:rsidRPr="002A32DD" w:rsidRDefault="005B0FED" w:rsidP="005E450E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ELEVE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0FED" w:rsidRDefault="005B0FED" w:rsidP="005E450E">
+    <w:p w14:paraId="42DF6C0F" w14:textId="77777777" w:rsidR="005B0FED" w:rsidRDefault="005B0FED" w:rsidP="005E450E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0FED" w:rsidRDefault="005B0FED" w:rsidP="005E450E">
+    <w:p w14:paraId="10415451" w14:textId="77777777" w:rsidR="005B0FED" w:rsidRDefault="005B0FED" w:rsidP="005E450E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>et lieu de</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> naissance :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0FED" w:rsidRDefault="005B0FED" w:rsidP="005F4395">
+    <w:p w14:paraId="354C6B3D" w14:textId="77777777" w:rsidR="005B0FED" w:rsidRDefault="005B0FED" w:rsidP="005F4395">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sexe : </w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2560,89 +2563,89 @@
       <w:r w:rsidR="005E450E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nationalité :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B0FED" w:rsidRDefault="005B0FED" w:rsidP="005F4395">
+    <w:p w14:paraId="4FBAC565" w14:textId="77777777" w:rsidR="005B0FED" w:rsidRDefault="005B0FED" w:rsidP="005F4395">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse : </w:t>
       </w:r>
       <w:r w:rsidR="005F4395">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005F4395">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="005F4395">
+    <w:p w14:paraId="4B33A369" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="005F4395">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
@@ -2665,219 +2668,219 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="005E450E" w:rsidRPr="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="1710C651" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E450E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RESPONSA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BL</w:t>
       </w:r>
       <w:r w:rsidRPr="005E450E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E LEGAL 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="7994DCBA" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="5EE4BA76" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lien de parenté : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="07D23A7B" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="005F4395">
+    <w:p w14:paraId="271A2C98" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="005F4395">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2896,51 +2899,51 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005F4395">
+    <w:p w14:paraId="322D87A1" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005F4395">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2962,51 +2965,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Portable : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="17B8FF1C" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E450E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>RESPONSA</w:t>
@@ -3014,178 +3017,178 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BL</w:t>
       </w:r>
       <w:r w:rsidRPr="005E450E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">E LEGAL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="2F1FA3EC" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="6BE06AE6" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lien de parenté : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="1B71F56A" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="005F4395">
+    <w:p w14:paraId="7DE0A0B9" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="005F4395">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3204,51 +3207,51 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005F4395">
+    <w:p w14:paraId="2D82C268" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005F4395">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3261,227 +3264,227 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Portable : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="0C68EA86" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="2FF9C8E2" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AUTRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="1C9C5467" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="345EC624" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lien de parenté : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
+    <w:p w14:paraId="32E41AEF" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="00771FD6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="005F4395">
+    <w:p w14:paraId="73EA2414" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="002A32DD" w:rsidRDefault="005E450E" w:rsidP="005F4395">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3500,51 +3503,51 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005F4395">
+    <w:p w14:paraId="78770AA0" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005F4395">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3557,202 +3560,202 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Portable : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005E450E">
+    <w:p w14:paraId="09DF839B" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005E450E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRPr="005E450E" w:rsidRDefault="005E450E" w:rsidP="005E450E">
+    <w:p w14:paraId="5EC87EF0" w14:textId="77777777" w:rsidR="005E450E" w:rsidRPr="005E450E" w:rsidRDefault="005E450E" w:rsidP="005E450E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E450E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Établissement scolaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005E450E">
+    <w:p w14:paraId="4CBAAEC7" w14:textId="77777777" w:rsidR="005E450E" w:rsidRDefault="005E450E" w:rsidP="005E450E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00771FD6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ville :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
+    <w:p w14:paraId="30CFF038" w14:textId="77777777" w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
+    <w:p w14:paraId="343F6BB6" w14:textId="77777777" w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse mail</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
+    <w:p w14:paraId="0013F705" w14:textId="77777777" w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Classe fréquentée :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3762,51 +3765,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>LV1 :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>LV2 :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
+    <w:p w14:paraId="18F81C63" w14:textId="77777777" w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Projet personnalisé de scolarisation </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -3870,291 +3873,291 @@
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005F4395">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NON</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
+    <w:p w14:paraId="0165C3D5" w14:textId="77777777" w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
+    <w:p w14:paraId="3816768C" w14:textId="77777777" w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00771FD6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771FD6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nom du tuteur qui assurera le suivi du dossier au sein du collège (OBLIGATOIRE)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRPr="00442027" w:rsidRDefault="00442027" w:rsidP="00771FD6">
+    <w:p w14:paraId="50CEBB09" w14:textId="77777777" w:rsidR="00442027" w:rsidRPr="00442027" w:rsidRDefault="00442027" w:rsidP="00771FD6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>(Enseignant uniquement)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00771FD6" w:rsidP="00442027">
+    <w:p w14:paraId="25EA23D5" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00771FD6" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00771FD6" w:rsidP="00E852CC">
+    <w:p w14:paraId="226D7ADF" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00771FD6" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Discipline :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00442027">
+    <w:p w14:paraId="5D0F8458" w14:textId="77777777" w:rsidR="00771FD6" w:rsidRDefault="00771FD6" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Téléphone :</w:t>
       </w:r>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Adresse mail :</w:t>
       </w:r>
       <w:r w:rsidR="00442027" w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
+    <w:p w14:paraId="3754FAD0" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRPr="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
+    <w:p w14:paraId="5226C50B" w14:textId="77777777" w:rsidR="00442027" w:rsidRPr="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Initiateur de la demande :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00CA39AC" w:rsidP="00442027">
+    <w:p w14:paraId="34621BC7" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00017E61" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="87738519"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00442027">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00442027" w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Établissement actuel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00CA39AC" w:rsidP="00442027">
+    <w:p w14:paraId="32D06089" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00017E61" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1556456805"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -4168,91 +4171,91 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00442027" w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Autre :</w:t>
       </w:r>
       <w:r w:rsidR="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
+    <w:p w14:paraId="7F1426EE" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
+    <w:p w14:paraId="43267D62" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRPr="006909F0" w:rsidRDefault="00442027" w:rsidP="006909F0">
+    <w:p w14:paraId="36A4FB6F" w14:textId="77777777" w:rsidR="00442027" w:rsidRPr="006909F0" w:rsidRDefault="00442027" w:rsidP="006909F0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006909F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesures éducatives : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-693612618"/>
@@ -4321,2384 +4324,2384 @@
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006909F0" w:rsidRPr="006909F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006909F0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NON</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRPr="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
+    <w:p w14:paraId="724E9B33" w14:textId="77777777" w:rsidR="00442027" w:rsidRPr="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Service :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRPr="00442027" w:rsidRDefault="00442027" w:rsidP="006909F0">
+    <w:p w14:paraId="4CA4F77A" w14:textId="77777777" w:rsidR="00442027" w:rsidRPr="00442027" w:rsidRDefault="00442027" w:rsidP="006909F0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom du référent : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
+    <w:p w14:paraId="6FB6D836" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Téléphone :</w:t>
       </w:r>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Adresse mail :</w:t>
       </w:r>
       <w:r w:rsidRPr="00442027">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
+    <w:p w14:paraId="5491881A" w14:textId="77777777" w:rsidR="00442027" w:rsidRDefault="00442027" w:rsidP="00442027">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0081101A" w:rsidRDefault="0081101A" w:rsidP="004F7917">
+    <w:p w14:paraId="6E1F2A47" w14:textId="77777777" w:rsidR="0081101A" w:rsidRDefault="0081101A" w:rsidP="004F7917">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="0081101A" w:rsidSect="00F3083F">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1060" w:right="707" w:bottom="1418" w:left="709" w:header="425" w:footer="298" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0081101A" w:rsidRPr="00B61873" w:rsidRDefault="0081101A" w:rsidP="00B61873">
+    <w:p w14:paraId="3CA5E805" w14:textId="77777777" w:rsidR="0081101A" w:rsidRPr="00B61873" w:rsidRDefault="0081101A" w:rsidP="00B61873">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61873">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PARCOURS SCOLAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE3902" w:rsidRDefault="00B61873" w:rsidP="00362499">
+    <w:p w14:paraId="43C2D5F7" w14:textId="77777777" w:rsidR="00BE3902" w:rsidRDefault="00B61873" w:rsidP="00362499">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61873">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Historique synthétique du parcours scolaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362499" w:rsidRPr="006C6C89" w:rsidRDefault="00362499" w:rsidP="00362499">
+    <w:p w14:paraId="24974FE1" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="006C6C89" w:rsidRDefault="00362499" w:rsidP="00362499">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Le dispositif relais vise le double objectif de resocialisation et de </w:t>
       </w:r>
       <w:r w:rsidR="00BE3902" w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>rescolarisation</w:t>
       </w:r>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour des jeunes entrés dans un processus de rejet de l'institution scolaire.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00362499" w:rsidRPr="006C6C89" w:rsidRDefault="00362499" w:rsidP="00362499">
+    <w:p w14:paraId="5BE03AD6" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="006C6C89" w:rsidRDefault="00362499" w:rsidP="00362499">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Préciser, si nécessaire, le parcours scolaire effectué au niveau du premier degré.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0081101A" w:rsidRPr="006C6C89" w:rsidRDefault="00362499" w:rsidP="00362499">
+    <w:p w14:paraId="443E0440" w14:textId="77777777" w:rsidR="0081101A" w:rsidRPr="006C6C89" w:rsidRDefault="00362499" w:rsidP="00362499">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Prise en charge par le RASED</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE3902" w:rsidRPr="00BE3902" w:rsidRDefault="00BE3902" w:rsidP="00362499">
+    <w:p w14:paraId="1A35E34B" w14:textId="77777777" w:rsidR="00BE3902" w:rsidRPr="00BE3902" w:rsidRDefault="00BE3902" w:rsidP="00362499">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10480" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1375"/>
         <w:gridCol w:w="1030"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="2547"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidTr="00BE3902">
+      <w:tr w:rsidR="00362499" w:rsidRPr="00BE3902" w14:paraId="531B9AF4" w14:textId="77777777" w:rsidTr="00BE3902">
         <w:trPr>
           <w:trHeight w:val="613"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="205D7822" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Année Solaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="3CD6798F" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Classe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="0B022830" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Établissement scolaire</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="6CCC669E" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Indiquer le n° de tél.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3902" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="7889A98A" w14:textId="77777777" w:rsidR="00BE3902" w:rsidRPr="00BE3902" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Exclusion</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
+          <w:p w14:paraId="543A13EF" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00BE3902" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00362499" w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onseil</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00362499" w:rsidRPr="00BE3902">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">de discipline </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidTr="00CF4EC4">
+      <w:tr w:rsidR="00362499" w:rsidRPr="00187B51" w14:paraId="49EF0FC9" w14:textId="77777777" w:rsidTr="00CF4EC4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="65146864" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="5AF5B7CB" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00187B51" w:rsidRPr="00187B51" w:rsidRDefault="00187B51" w:rsidP="00CF4EC4">
+          <w:p w14:paraId="1F98BD11" w14:textId="77777777" w:rsidR="00187B51" w:rsidRPr="00187B51" w:rsidRDefault="00187B51" w:rsidP="00CF4EC4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1086418485"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2547" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
+              <w:p w14:paraId="4199F23E" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00187B51">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidTr="00CF4EC4">
+      <w:tr w:rsidR="00362499" w:rsidRPr="00187B51" w14:paraId="1E05847A" w14:textId="77777777" w:rsidTr="00CF4EC4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="733D74FF" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="17BE58D2" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00CF4EC4">
+          <w:p w14:paraId="7C621F44" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00CF4EC4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1310019047"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2547" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
+              <w:p w14:paraId="5B566FA2" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00187B51">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidTr="00CF4EC4">
+      <w:tr w:rsidR="00362499" w:rsidRPr="00187B51" w14:paraId="162696EA" w14:textId="77777777" w:rsidTr="00CF4EC4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="54B80201" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="3231B75B" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00CF4EC4">
+          <w:p w14:paraId="3853F37A" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00CF4EC4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-346950628"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2547" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
+              <w:p w14:paraId="07B06BDC" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00187B51">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidTr="00CF4EC4">
+      <w:tr w:rsidR="00362499" w:rsidRPr="00187B51" w14:paraId="5EB6A2CF" w14:textId="77777777" w:rsidTr="00CF4EC4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="61784721" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1030" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
+          <w:p w14:paraId="5E4D98B3" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00BE3902">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00CF4EC4">
+          <w:p w14:paraId="61E7F174" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00362499" w:rsidP="00CF4EC4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="154191169"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2547" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
+              <w:p w14:paraId="1A26D499" w14:textId="77777777" w:rsidR="00362499" w:rsidRPr="00187B51" w:rsidRDefault="00BE3902" w:rsidP="00BE3902">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00187B51">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B61873" w:rsidRDefault="00B61873" w:rsidP="0081101A">
+    <w:p w14:paraId="1F90C601" w14:textId="77777777" w:rsidR="00B61873" w:rsidRDefault="00B61873" w:rsidP="0081101A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="1008CFEF" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BILAN SCOLAIRE - ACQUISITIONS ET PERFORMANCES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6C89" w:rsidRPr="00CF4EC4" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="3D1DC6D0" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRPr="00CF4EC4" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4EC4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>JOINDRE LE PPRE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6C89" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="3A60DBE0" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Afin de dresser le bilan scolaire, joindre les documents suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6C89" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="30DFF0B3" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Bulletins scolaires,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6C89" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="1A21D214" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Évaluations scolaires (à l’entrée en 6ème par exemple),</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6C89" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="1E8514F2" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Autres pièces jugées utiles.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE3902" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="72814CEC" w14:textId="77777777" w:rsidR="00BE3902" w:rsidRPr="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6C89">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Indiquer les compétences de bases acquises et non acquises.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="6570DEBC" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5240"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C6C89" w:rsidTr="006C6C89">
+      <w:tr w:rsidR="006C6C89" w14:paraId="360E88B1" w14:textId="77777777" w:rsidTr="006C6C89">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="361DCCCE" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10273"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom du correspondant représentant l’équipe éducative : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="3046D400" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10273"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tél. : …………………… Plage horaire où il est possible de le joindre :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C6C89" w:rsidRPr="008B5CE8" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="283FE3AF" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRPr="008B5CE8" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10273"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5CE8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r w:rsidR="00187B51">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6C89" w:rsidTr="00CF4EC4">
+      <w:tr w:rsidR="006C6C89" w14:paraId="1356CE2A" w14:textId="77777777" w:rsidTr="00CF4EC4">
         <w:trPr>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+          <w:p w14:paraId="669EB927" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
             <w:pPr>
               <w:ind w:right="74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Difficultés</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+          <w:p w14:paraId="7231F89D" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
             <w:pPr>
               <w:ind w:right="74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Niveau estimé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRPr="008B5CE8" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+          <w:p w14:paraId="021B8B03" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRPr="008B5CE8" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
             <w:pPr>
               <w:ind w:right="74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5CE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Points d’appui</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+          <w:p w14:paraId="75B09BD2" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
             <w:pPr>
               <w:ind w:right="74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B5CE8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Niveau estimé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6C89" w:rsidTr="006C6C89">
+      <w:tr w:rsidR="006C6C89" w14:paraId="3D315D3E" w14:textId="77777777" w:rsidTr="006C6C89">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="008A6DDC">
+          <w:p w14:paraId="042FEA04" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="008A6DDC">
             <w:pPr>
               <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Compétences langagières, s’exprimer à l’oral, lire, écrire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6C89" w:rsidTr="00CF4EC4">
+      <w:tr w:rsidR="006C6C89" w14:paraId="39E78CFA" w14:textId="77777777" w:rsidTr="00CF4EC4">
         <w:trPr>
           <w:trHeight w:val="1122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="29D2D96F" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="008A6DDC">
+          <w:p w14:paraId="18EC3CDC" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="008A6DDC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6C89" w:rsidTr="006C6C89">
+      <w:tr w:rsidR="006C6C89" w14:paraId="5208BA78" w14:textId="77777777" w:rsidTr="006C6C89">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="008A6DDC">
+          <w:p w14:paraId="0318307C" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="008A6DDC">
             <w:pPr>
               <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Compétences mathématiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187B51" w:rsidTr="00CF4EC4">
+      <w:tr w:rsidR="00187B51" w14:paraId="782623C8" w14:textId="77777777" w:rsidTr="00CF4EC4">
         <w:trPr>
           <w:trHeight w:val="1234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00187B51" w:rsidRDefault="00187B51" w:rsidP="00187B51">
+          <w:p w14:paraId="33E67AFE" w14:textId="77777777" w:rsidR="00187B51" w:rsidRDefault="00187B51" w:rsidP="00187B51">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00187B51" w:rsidRDefault="00187B51" w:rsidP="00187B51">
+          <w:p w14:paraId="2C09343F" w14:textId="77777777" w:rsidR="00187B51" w:rsidRDefault="00187B51" w:rsidP="00187B51">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6C89" w:rsidTr="006C6C89">
+      <w:tr w:rsidR="006C6C89" w14:paraId="76EC2ADF" w14:textId="77777777" w:rsidTr="006C6C89">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="008A6DDC">
+          <w:p w14:paraId="6A37BA1F" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="008A6DDC">
             <w:pPr>
               <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="74"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Compétences transversales (méthodologie, autonomie, socialisation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6C89" w:rsidTr="00CF4EC4">
+      <w:tr w:rsidR="006C6C89" w14:paraId="5525669A" w14:textId="77777777" w:rsidTr="00CF4EC4">
         <w:trPr>
           <w:trHeight w:val="1242"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="5D35B7A1" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="70D276D3" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="72"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C6C89" w:rsidTr="00187B51">
+      <w:tr w:rsidR="006C6C89" w14:paraId="3F396F47" w14:textId="77777777" w:rsidTr="00187B51">
         <w:trPr>
           <w:trHeight w:val="1288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="16DDF5CB" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:ind w:right="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934CB1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Afin d’entretenir le lien avec le collège dans le cadre d’une alternance, quels sont les enseignements que l’élève peut poursuivre dans votre établissement ?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="5C2B2A09" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:ind w:right="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="7EF88B6F" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:ind w:right="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C6C89" w:rsidRPr="00934CB1" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
+          <w:p w14:paraId="200A1E4F" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRPr="00934CB1" w:rsidRDefault="006C6C89" w:rsidP="00187B51">
             <w:pPr>
               <w:ind w:right="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
+    <w:p w14:paraId="196EC193" w14:textId="77777777" w:rsidR="006C6C89" w:rsidRDefault="006C6C89" w:rsidP="006C6C89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CF4EC4" w:rsidRPr="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
+    <w:p w14:paraId="4904E285" w14:textId="77777777" w:rsidR="00CF4EC4" w:rsidRPr="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4EC4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Socialisation scolaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4EC4" w:rsidRPr="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
+    <w:p w14:paraId="5B72D20B" w14:textId="77777777" w:rsidR="00CF4EC4" w:rsidRPr="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4EC4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La commission attend des éléments permettant d’évaluer au mieux la situation actuelle du jeune ainsi que des avis sur la pertinence de l’admission de l’élève dans le dispositif relais.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4EC4" w:rsidRPr="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
+    <w:p w14:paraId="5EF0E602" w14:textId="77777777" w:rsidR="00CF4EC4" w:rsidRPr="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4EC4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Quel est le comportement du jeune en classe ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
+    <w:p w14:paraId="5AB4B7C9" w14:textId="77777777" w:rsidR="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4EC4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Quelles sont ses relations avec ses professeurs, les autres élèves ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
+    <w:p w14:paraId="61FB8AC9" w14:textId="77777777" w:rsidR="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidTr="005927FD">
+      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w14:paraId="53ED4F38" w14:textId="77777777" w:rsidTr="005927FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="0A082906" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Fréquentation scolaire</w:t>
             </w:r>
             <w:r w:rsidRPr="00305DE8">
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="761A8326" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1035193018"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   Oui </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="72263CF1" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-354506717"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   Non </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="3FFCD85F" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">Durée, précisions : </w:t>
             </w:r>
             <w:r w:rsidRPr="00305DE8">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="620580DD" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:t>Nbre de semaines de déscolarisation :</w:t>
             </w:r>
             <w:r w:rsidRPr="00305DE8">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="082D7BA6" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidTr="005927FD">
+      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w14:paraId="059DA76C" w14:textId="77777777" w:rsidTr="005927FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="5204EEDC" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Retards</w:t>
             </w:r>
             <w:r w:rsidRPr="00305DE8">
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="224C4DC2" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="500618788"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   Rares :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="644FCB2A" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="258955183"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   Fréquents :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="6431F33B" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="519668753"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   Permanents :</w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="6B4D0AA1" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidTr="005927FD">
+      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w14:paraId="58097C41" w14:textId="77777777" w:rsidTr="005927FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="0C2C8120" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Absentéisme</w:t>
             </w:r>
             <w:r w:rsidRPr="00305DE8">
               <w:t> : (depuis le début de l’année scolaire)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="22626685" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2090"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-871072176"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   De   0 à 30 ½ j</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="3403B124" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2090"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1959333283"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   De 30 à 60 ½ j</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="0CAF8E18" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2090"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1878351777"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   Plus de 60 ½ j</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00A00A61">
+          <w:p w14:paraId="45EAE44B" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00A00A61">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2090"/>
                 <w:tab w:val="left" w:pos="5170"/>
                 <w:tab w:val="left" w:pos="6234"/>
               </w:tabs>
               <w:ind w:left="2090" w:hanging="2090"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="5F44E637" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2090"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="2090" w:hanging="2090"/>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:t>Signalement à la DSDEN le……………………</w:t>
             </w:r>
             <w:r w:rsidR="004F7917" w:rsidRPr="00305DE8">
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidRPr="00305DE8">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="7140A511" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="2090"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="2090" w:hanging="2090"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidTr="005927FD">
+      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w14:paraId="76CBED1F" w14:textId="77777777" w:rsidTr="005927FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="002E67A2" w:rsidP="005927FD">
+          <w:p w14:paraId="7EF0A5D9" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="002E67A2" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Violence</w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> orale</w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="711766AC" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1285149989"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
               <w:t xml:space="preserve">   Ponctuelle</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="29CAC39B" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="475883480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
               <w:t xml:space="preserve">   Répétée </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="62BED32B" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1561863902"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
               <w:t xml:space="preserve">   Permanente </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
+          <w:p w14:paraId="4DB80BDC" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00B10F3C" w:rsidRDefault="005927FD" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="002E67A2" w:rsidP="00305DE8">
+          <w:p w14:paraId="28ABDEB3" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="002E67A2" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Violence</w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> physique</w:t>
             </w:r>
             <w:r w:rsidR="003D78E7" w:rsidRPr="00B10F3C">
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="648B4275" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-664394787"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve">   Non</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00CA39AC" w:rsidP="00305DE8">
+          <w:p w14:paraId="4D815CA4" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidRDefault="00017E61" w:rsidP="00305DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="712318290"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
@@ -6739,348 +6742,348 @@
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="646943194"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="00305DE8">
               <w:t xml:space="preserve"> Permanente </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidTr="005927FD">
+      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w14:paraId="17EB73B0" w14:textId="77777777" w:rsidTr="005927FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
+          <w:p w14:paraId="0854AD89" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Apathie, passivité scolaire et comportementale </w:t>
             </w:r>
             <w:r w:rsidRPr="005927FD">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="005927FD">
+          <w:p w14:paraId="33920A35" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1627453212"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve">   Souvent (préciser la période dans la journée) : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
+          <w:p w14:paraId="049E57E4" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10273"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="005927FD">
+          <w:p w14:paraId="499E87FD" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-423040872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve">   Toujours : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
+          <w:p w14:paraId="61D3DDA8" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
             <w:pPr>
               <w:ind w:left="351"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidTr="005927FD">
+      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w14:paraId="364CCEDB" w14:textId="77777777" w:rsidTr="005927FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
+          <w:p w14:paraId="3EC1F1DE" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportement : perturbateur, agité, provocateur, renfermement </w:t>
             </w:r>
             <w:r w:rsidRPr="005927FD">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="005927FD">
+          <w:p w14:paraId="31689DB4" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1067645152"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve">   Vis à vis de la classe </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="005927FD">
+          <w:p w14:paraId="1576C3E2" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="398948656"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve">   Vis à vis des enseignants </w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="005927FD">
+          <w:p w14:paraId="08455F24" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="187029105"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve">   Vis à vis des deux </w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
+          <w:p w14:paraId="685F97BB" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidTr="005927FD">
+      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w14:paraId="2947A11E" w14:textId="77777777" w:rsidTr="005927FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
+          <w:p w14:paraId="3BA86CF1" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Incidents</w:t>
             </w:r>
             <w:r w:rsidRPr="005927FD">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="002D0F07">
+          <w:p w14:paraId="47683B08" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="002D0F07">
             <w:pPr>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-189841923"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
@@ -7187,92 +7190,92 @@
               <w:sdtPr>
                 <w:id w:val="-1351099801"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002E67A2" w:rsidRPr="00B10F3C">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002E67A2" w:rsidRPr="00B10F3C">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="002E67A2">
               <w:t>Harcèlement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="005927FD">
+          <w:p w14:paraId="04AD87D0" w14:textId="77777777" w:rsidR="005927FD" w:rsidRDefault="00017E61" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1486081192"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve">   Autres (à préciser) :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D0F07" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
+          <w:p w14:paraId="103FEB3E" w14:textId="77777777" w:rsidR="002D0F07" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10273"/>
               </w:tabs>
               <w:ind w:left="352"/>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D0F07" w:rsidRPr="005927FD" w:rsidRDefault="002D0F07" w:rsidP="005927FD">
+          <w:p w14:paraId="7F30513B" w14:textId="77777777" w:rsidR="002D0F07" w:rsidRPr="005927FD" w:rsidRDefault="002D0F07" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Signalement "faits établissement" : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="230667146"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -7286,1127 +7289,1127 @@
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-776175805"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"> NON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
+          <w:p w14:paraId="7BA94EF9" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:ind w:left="351"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w:rsidTr="005927FD">
+      <w:tr w:rsidR="005927FD" w:rsidRPr="00305DE8" w14:paraId="616F5639" w14:textId="77777777" w:rsidTr="005927FD">
         <w:trPr>
           <w:trHeight w:val="1541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
+          <w:p w14:paraId="3BFCBCB6" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="005927FD" w:rsidP="005927FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5170"/>
               </w:tabs>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00305DE8">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Mesures disciplinaires</w:t>
             </w:r>
             <w:r w:rsidRPr="005927FD">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>dans la scolarité</w:t>
             </w:r>
             <w:r w:rsidRPr="005927FD">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="00A00A61">
+          <w:p w14:paraId="69E07086" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="5595"/>
                 <w:tab w:val="left" w:pos="6975"/>
               </w:tabs>
               <w:ind w:left="492"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="542171243"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve"> Exclusions temporaires : </w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00A00A61">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="00A00A61">
+          <w:p w14:paraId="6249BFC9" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="5595"/>
               </w:tabs>
               <w:ind w:left="492"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-243961433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve"> Mesures alternatives : </w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="00A00A61">
+          <w:p w14:paraId="424F6C91" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="5595"/>
               </w:tabs>
               <w:ind w:left="492"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1807048571"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve"> Conseil de Discipline : </w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00CA39AC" w:rsidP="00A00A61">
+          <w:p w14:paraId="7C04DBC0" w14:textId="77777777" w:rsidR="005927FD" w:rsidRPr="005927FD" w:rsidRDefault="00017E61" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="5595"/>
               </w:tabs>
               <w:ind w:left="492"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="821393728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:t xml:space="preserve"> Exclusions définitives : </w:t>
             </w:r>
             <w:r w:rsidR="005927FD" w:rsidRPr="005927FD">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
+    <w:p w14:paraId="074BC41E" w14:textId="77777777" w:rsidR="00CF4EC4" w:rsidRDefault="00CF4EC4" w:rsidP="00CF4EC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003B7785" w:rsidRDefault="003B7785" w:rsidP="003B7785">
+    <w:p w14:paraId="00AF6C99" w14:textId="77777777" w:rsidR="003B7785" w:rsidRDefault="003B7785" w:rsidP="003B7785">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B7785">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Mesures d’accompagnement mises en œuvre ANTERIEUREMENT dans l’établissement </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C59B1" w:rsidRPr="006C59B1" w:rsidRDefault="006C59B1" w:rsidP="006C59B1">
+    <w:p w14:paraId="64E5D7D0" w14:textId="77777777" w:rsidR="006C59B1" w:rsidRPr="006C59B1" w:rsidRDefault="006C59B1" w:rsidP="006C59B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C59B1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Précisez les mesures qui ont déjà été proposées et expliquez quelles ont été les raisons de leur échec.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C59B1" w:rsidRDefault="006C59B1" w:rsidP="006C59B1">
+    <w:p w14:paraId="6095232C" w14:textId="77777777" w:rsidR="006C59B1" w:rsidRDefault="006C59B1" w:rsidP="006C59B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C59B1">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La commission technique admet, dans la mesure du possible, dans le dispositif le plus proche du domicile de l’élève.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10445" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2082"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="4536"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidTr="00952C9B">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="002D0F07" w14:paraId="6520FB5A" w14:textId="77777777" w:rsidTr="00952C9B">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="00952C9B">
+          <w:p w14:paraId="547347C5" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="00952C9B">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Mesure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="00952C9B">
+          <w:p w14:paraId="659522E9" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="00952C9B">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D0F07">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="00952C9B">
+          <w:p w14:paraId="25693663" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="00952C9B">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D0F07">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Référent</w:t>
             </w:r>
             <w:r w:rsidR="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (fonction)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="00952C9B">
+          <w:p w14:paraId="50584377" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="00952C9B">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D0F07">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Modalités &amp; évaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="7E806C0B" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="3D57A4B4" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Commission de suivi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="665674A4" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="1DC59CF5" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D0F07" w:rsidRPr="002D0F07" w:rsidRDefault="002D0F07" w:rsidP="002D0F07">
+          <w:p w14:paraId="412333A1" w14:textId="77777777" w:rsidR="002D0F07" w:rsidRPr="002D0F07" w:rsidRDefault="002D0F07" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="498BC6BF" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="1FBDE9EB" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PPRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="53C3A307" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="13522866" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D0F07" w:rsidRPr="002D0F07" w:rsidRDefault="002D0F07" w:rsidP="002D0F07">
+          <w:p w14:paraId="51E49743" w14:textId="77777777" w:rsidR="002D0F07" w:rsidRPr="002D0F07" w:rsidRDefault="002D0F07" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="43BE2024" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="12546C53" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aide personnalisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="4BCC64F3" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="7B498BFA" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="4F8BDD85" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="7845E636" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="6FE3E356" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accompagnement éducatif</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="1495476A" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="3DE17A03" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="0E128A07" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="496722CD" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="2C9DA43F" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tutorat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="36B2DDD4" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="06F4D8CC" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="7A2DC839" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="10C501D5" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="14AEE220" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parcours de formation individualisé (PFI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="14259C53" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="01EAE68F" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="2B9BBD97" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="4FD384FB" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="70E406CB" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dispositif relais</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="76E57F59" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>préciser</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="5D535EDC" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="626AFC8E" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="3D67BD3C" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="5376DA65" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="00A17764" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Actions spécifiques</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="4D6DE183" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
@@ -8421,771 +8424,738 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00952C9B" w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="0B71428D" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="1312BFA4" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="514EB4B1" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="002D0F07">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="4D75998C" w14:textId="77777777" w:rsidTr="002D0F07">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2082" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="11A52458" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Actions complémentaires (avec partenaires)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="076FFAAC" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="6DF03C86" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
+          <w:p w14:paraId="344EC8AE" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="002D0F07" w:rsidRDefault="00C80B38" w:rsidP="002D0F07">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w:rsidTr="00F3083F">
+      <w:tr w:rsidR="00C80B38" w:rsidRPr="00C053AE" w14:paraId="4464FE85" w14:textId="77777777" w:rsidTr="00F3083F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10445" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
+          <w:p w14:paraId="33905DA3" w14:textId="77777777" w:rsidR="00C80B38" w:rsidRPr="00952C9B" w:rsidRDefault="00C80B38" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte3"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952C9B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mesures mises en place à l’école primaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00493772">
+    <w:p w14:paraId="71851904" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00493772">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00493772" w:rsidRPr="00493772" w:rsidRDefault="00493772" w:rsidP="00493772">
+    <w:p w14:paraId="1A1DB374" w14:textId="77777777" w:rsidR="00493772" w:rsidRPr="00493772" w:rsidRDefault="00493772" w:rsidP="00493772">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493772">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>En quoi considérez-vous que l’admission en dispositif relais est à ce jour un moyen complémentaire et nécessaire ? Proposez 3 objectifs qui vous semblent prioritaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493772" w:rsidRPr="00493772" w:rsidRDefault="00493772" w:rsidP="00493772">
+    <w:p w14:paraId="007A2C81" w14:textId="77777777" w:rsidR="00493772" w:rsidRPr="00493772" w:rsidRDefault="00493772" w:rsidP="00493772">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00493772">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N’hésitez pas à transmettre sur papier libre toute information que vous jugerez utile.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00493772" w:rsidRDefault="00493772" w:rsidP="00493772">
+    <w:p w14:paraId="6A0A0FA7" w14:textId="5501857A" w:rsidR="00493772" w:rsidRDefault="00493772" w:rsidP="00493772">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00493772">
-[...33 lines deleted...]
-    <w:p w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00493772">
+    </w:p>
+    <w:p w14:paraId="1F075BC1" w14:textId="77777777" w:rsidR="004F7917" w:rsidRDefault="004F7917" w:rsidP="00493772">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="9351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00493772" w:rsidTr="00F7244C">
+      <w:tr w:rsidR="00493772" w14:paraId="69952CB6" w14:textId="77777777" w:rsidTr="00F7244C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1941"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
+          <w:p w14:paraId="7857B122" w14:textId="77777777" w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7244C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Objectif 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
+          <w:p w14:paraId="57336421" w14:textId="77777777" w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493772" w:rsidTr="00F7244C">
+      <w:tr w:rsidR="00493772" w14:paraId="49F65D9E" w14:textId="77777777" w:rsidTr="00F7244C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
+          <w:p w14:paraId="1AE14372" w14:textId="77777777" w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7244C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Objectif 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
+          <w:p w14:paraId="4EE53385" w14:textId="77777777" w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493772" w:rsidTr="00F7244C">
+      <w:tr w:rsidR="00493772" w14:paraId="50547E84" w14:textId="77777777" w:rsidTr="00F7244C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1829"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
+          <w:p w14:paraId="0B724A3F" w14:textId="77777777" w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F7244C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Objectif 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
+          <w:p w14:paraId="3A97102E" w14:textId="77777777" w:rsidR="00493772" w:rsidRPr="00F7244C" w:rsidRDefault="00493772" w:rsidP="00493772">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00493772" w:rsidRDefault="00493772" w:rsidP="00493772">
+    <w:p w14:paraId="54866492" w14:textId="77777777" w:rsidR="00493772" w:rsidRDefault="00493772" w:rsidP="00493772">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00493772" w:rsidSect="00F3083F">
-          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1060" w:right="707" w:bottom="709" w:left="709" w:header="425" w:footer="422" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="42CD0DFB" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10517"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="006361DA" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="4F9E20F6" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="72" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Synthèse</w:t>
             </w:r>
             <w:r w:rsidRPr="0044653C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> du professeur principal :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="3FCFE2F7" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="7FAD8B8F" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="72" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044653C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Attitude de l’élève face aux apprentissages et domaines disciplinaires les plus investis :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="12071168" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="2542E2E4" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="72" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="38F5A97D" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="34338EAF" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044653C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Centres d’intérêts, comportement en groupe, rapport à l’adulte :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="53263CFD" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="4373F90D" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="50EE1B9B" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="7CFEAADF" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044653C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">En quoi l’admission dans le dispositif demandé </w:t>
             </w:r>
             <w:r w:rsidR="00B10F3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
@@ -9194,170 +9164,170 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>pourra</w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>-t-elle</w:t>
             </w:r>
             <w:r w:rsidRPr="0044653C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> aider l’élève ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="4C9D73C0" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="59A5E70B" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="5BB2A5E3" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="4F6E7606" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0044653C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Éléments à porter à la connaissance de la commission :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="6D58BE51" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="6F92C9E8" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="008A1F24" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="4DD96957" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044653C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>NOM, Prénom de l'enseignant :</w:t>
@@ -9371,268 +9341,268 @@
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0044653C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Cachet de l’établissement :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="28AB1077" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="000064D0" w:rsidSect="00086631">
-          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="709" w:bottom="709" w:left="709" w:header="425" w:footer="437" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="45A36CB6" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10517" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10517"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="570E44CB" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="298E66E6" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="72" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Synthèse</w:t>
             </w:r>
             <w:r w:rsidRPr="0044653C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> du professeur </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>d'EPS :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="06412CFE" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="59720546" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="72" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002570DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Attitude de l’élève face aux apprentissages, à l’effort physique et au travail en groupe :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="61872B29" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="0D67C898" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:left="72" w:right="74"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="376EF247" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="198FA9BA" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002570DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">En quoi l’admission dans </w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
@@ -9650,174 +9620,174 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>pourra-</w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>t-elle aider</w:t>
             </w:r>
             <w:r w:rsidRPr="002570DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> l’élève ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="6ADC50B6" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="36515FFD" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="30D8DD29" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="21115439" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002570DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Éléments à porter à la connaissance de la commission :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="0044653C" w14:paraId="16779F6B" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="3405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="thickThinLargeGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="0AA92831" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00F06919" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="72" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="062B8785" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="4EFA9CE8" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044653C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>NOM, Prénom de l'enseignant :</w:t>
@@ -9831,193 +9801,193 @@
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0044653C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Cachet de l’établissement :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="7F6254D5" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0">
+    <w:p w14:paraId="7A5D6670" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="6C2FC8A7" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="000064D0" w:rsidSect="00086631">
-          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="709" w:bottom="709" w:left="709" w:header="425" w:footer="437" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="00319327" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11194"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRPr="001E53A7" w:rsidRDefault="000064D0" w:rsidP="00012D4B">
+    <w:p w14:paraId="08E6E29D" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="001E53A7" w:rsidRDefault="000064D0" w:rsidP="00012D4B">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11194"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E53A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ATTENTES ET MOTIVATION DE L’ÉLÈVE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ET DE SA FAMILLE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8393"/>
         <w:gridCol w:w="1160"/>
         <w:gridCol w:w="935"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA364C" w:rsidRPr="00CA364C" w:rsidTr="00CA364C">
+      <w:tr w:rsidR="00CA364C" w:rsidRPr="00CA364C" w14:paraId="678B6B33" w14:textId="77777777" w:rsidTr="00CA364C">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA364C" w:rsidRPr="00CA364C" w:rsidRDefault="00CA364C" w:rsidP="00CA364C">
+          <w:p w14:paraId="1C90514B" w14:textId="77777777" w:rsidR="00CA364C" w:rsidRPr="00CA364C" w:rsidRDefault="00CA364C" w:rsidP="00CA364C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1585">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ATTENTES et MOTIVATION DE L'ELEVE</w:t>
             </w:r>
             <w:r w:rsidR="00286317">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10030,333 +10000,333 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(à compléter par l’élève)</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB32D7">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA1585">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009640FA" w:rsidTr="00012D4B">
+      <w:tr w:rsidR="009640FA" w14:paraId="0C33BB3C" w14:textId="77777777" w:rsidTr="00012D4B">
         <w:trPr>
           <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="6A9C60A0" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009640FA" w:rsidTr="009640FA">
+      <w:tr w:rsidR="009640FA" w14:paraId="77415433" w14:textId="77777777" w:rsidTr="009640FA">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="37A2AFDC" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00397716">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centres d’intérêt et loisirs en dehors de l’école</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009640FA" w:rsidTr="00012D4B">
+      <w:tr w:rsidR="009640FA" w14:paraId="09443739" w14:textId="77777777" w:rsidTr="00012D4B">
         <w:trPr>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="20481B18" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10F3C" w:rsidTr="009640FA">
+      <w:tr w:rsidR="00B10F3C" w14:paraId="761A4485" w14:textId="77777777" w:rsidTr="009640FA">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="19072E79" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-291"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40065">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Uniquement pour les candidats à l’internat tremplin  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="438E843D" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="4D73FF69" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10F3C" w:rsidTr="009640FA">
+      <w:tr w:rsidR="00B10F3C" w14:paraId="52EBC742" w14:textId="77777777" w:rsidTr="009640FA">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8543" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="68C3994D" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00086631">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Désirez-vous fréquenter l’Internat </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10378,51 +10348,51 @@
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="750703837"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1096" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+              <w:p w14:paraId="32DD09E5" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="6237"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -10432,234 +10402,234 @@
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1790583497"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="849" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+              <w:p w14:paraId="64D177BF" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="6237"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009640FA" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="009640FA" w14:paraId="501B77EC" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRPr="00397716" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="3A4805E5" w14:textId="77777777" w:rsidR="009640FA" w:rsidRPr="00397716" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00397716">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pour quelles raisons ?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009640FA" w:rsidRPr="009135D1" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="7816F0A3" w14:textId="77777777" w:rsidR="009640FA" w:rsidRPr="009135D1" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="231AA43D" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B10F3C" w:rsidTr="009640FA">
+      <w:tr w:rsidR="00B10F3C" w14:paraId="5BEFBC49" w14:textId="77777777" w:rsidTr="009640FA">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8543" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="48D488AD" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00397716">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avez-vous déjà déposé une demande dans un internat scolaire public ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-481703794"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1096" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+              <w:p w14:paraId="1C8C3CED" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="6237"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -10668,143 +10638,143 @@
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1153558040"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="849" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+              <w:p w14:paraId="4B0A0F09" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="6237"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00B10F3C" w:rsidTr="009640FA">
+      <w:tr w:rsidR="00B10F3C" w14:paraId="364934C8" w14:textId="77777777" w:rsidTr="009640FA">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8543" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="17172B91" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00397716">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Avez-vous déjà vécu des expériences de vie en collectivité ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1662686762"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1096" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+              <w:p w14:paraId="6EEF147E" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="6237"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -10813,173 +10783,173 @@
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1972585970"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="849" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+              <w:p w14:paraId="64F2162A" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="6237"/>
                     <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009640FA" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="009640FA" w14:paraId="2CFB62F1" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009640FA" w:rsidRPr="00397716" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="317AA93C" w14:textId="77777777" w:rsidR="009640FA" w:rsidRPr="00397716" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00397716">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Si oui, lesquelles (internat, centres de vacances, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
+          <w:p w14:paraId="49BB2EB3" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="009640FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w14:paraId="471B7D12" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="430F9031" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1585">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ATTENTES et MOTIVATION D</w:t>
             </w:r>
             <w:r w:rsidR="00A816EE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11007,164 +10977,164 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SPONSABLES LEGAUX</w:t>
             </w:r>
             <w:r w:rsidR="00A816EE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w14:paraId="111ED015" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="0499EA25" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1585">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Cadre à remplir impérativement, avec la possibilité de joindre une lettre de motivation sur papier libre et des pièces annexes)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B10F3C" w:rsidRDefault="000064D0" w:rsidP="00012D4B">
+          <w:p w14:paraId="1FB82F50" w14:textId="77777777" w:rsidR="00B10F3C" w:rsidRDefault="000064D0" w:rsidP="00012D4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00B10F3C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B10F3C" w:rsidRDefault="00B10F3C" w:rsidP="00012D4B">
+          <w:p w14:paraId="77FBC76E" w14:textId="77777777" w:rsidR="00B10F3C" w:rsidRDefault="00B10F3C" w:rsidP="00012D4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w14:paraId="2D1FE795" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="662178B0" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B43C9F">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -11220,387 +11190,387 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pourra</w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-t-elle aider</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA1585">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> votre enfant ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w14:paraId="0E73F77F" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="3C040B55" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="02338B4F" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w14:paraId="6A5F7303" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="11EA738C" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1585">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Éléments à porter à la connaissance de la commission :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00012D4B">
+      <w:tr w:rsidR="000064D0" w14:paraId="555A0025" w14:textId="77777777" w:rsidTr="00012D4B">
         <w:trPr>
           <w:trHeight w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10488" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="00B10F3C" w:rsidP="00A816EE">
+          <w:p w14:paraId="6ACC19EC" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="00B10F3C" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00BA1585" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="330B58CA" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00BA1585" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000064D0" w:rsidRPr="002E67A2" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="78C45F35" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="002E67A2" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="2"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10490"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00CA364C">
+      <w:tr w:rsidR="000064D0" w14:paraId="3B3EB956" w14:textId="77777777" w:rsidTr="00CA364C">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00CA364C">
+          <w:p w14:paraId="2085774E" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00CA364C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4324"/>
               </w:tabs>
               <w:ind w:right="74"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Engagement de</w:t>
             </w:r>
             <w:r w:rsidR="00A816EE" w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> l’élève et de se</w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>s r</w:t>
             </w:r>
             <w:r w:rsidR="00A816EE" w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>esponsables</w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> légaux :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w14:paraId="1FCD3B7C" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="7058F573" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:right="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nous, parents ou </w:t>
             </w:r>
             <w:r w:rsidR="008D0BA7" w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>responsables légaux</w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> soussignés, déclarons avoir pris connaissance de la proposition faite par le chef d’établissement et demandons l’admission en dispositif relais de notre enfant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="1F6FBD85" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:ind w:left="567" w:right="424"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10312" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5156"/>
         <w:gridCol w:w="5156"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000064D0" w:rsidTr="002E67A2">
+      <w:tr w:rsidR="000064D0" w14:paraId="5032118B" w14:textId="77777777" w:rsidTr="002E67A2">
         <w:trPr>
           <w:trHeight w:val="809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="1CC65702" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="148"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A ………………………………, le………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="0004AA58" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="148"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00225BE2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature des parents ou </w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>du re</w:t>
             </w:r>
             <w:r w:rsidR="00A816EE" w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:i/>
@@ -11608,811 +11578,778 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">sponsable </w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>légal</w:t>
             </w:r>
             <w:r w:rsidRPr="00B10F3C">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="4E079170" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="148"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="13635A9F" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="148"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="65983A6F" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="148"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="1C06A8C4" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5106"/>
               </w:tabs>
               <w:ind w:left="71"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A ………………………………, le………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00225BE2" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="46852505" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00225BE2" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5106"/>
               </w:tabs>
               <w:ind w:left="71"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00225BE2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature de l’élève : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="7CEA0508" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5106"/>
               </w:tabs>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="38D00A67" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5106"/>
               </w:tabs>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="202BED0F" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5106"/>
               </w:tabs>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="002E67A2">
+      <w:tr w:rsidR="000064D0" w14:paraId="5A7EA566" w14:textId="77777777" w:rsidTr="002E67A2">
         <w:trPr>
           <w:trHeight w:val="1031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="2BD7EB12" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:ind w:left="148"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="1561E8C2" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A ………………………………, le………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRPr="00225BE2" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="682B1E6F" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="00225BE2" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00225BE2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cachet de l’établissement,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="593B7EDC" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5106"/>
               </w:tabs>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00225BE2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Signature du chef d’établissement :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="479C0DF9" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="000064D0">
+    <w:p w14:paraId="48D0F414" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="000064D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00012D4B" w:rsidSect="00086631">
-          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="709" w:bottom="709" w:left="709" w:header="425" w:footer="437" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="000064D0">
+    <w:p w14:paraId="13308F51" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="000064D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="48F6C70E" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1356">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Les éléments d’appréciation développés par le chef de l’établissement d’origine sont très importants.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="3E3F3981" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1356">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Il serait très utile pour le travail de la commission de savoir de quelle manière la famille et l’élève perçoivent cette demande d’admission.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="1A8DE667" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1356">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Après l’entretien mené avec l’élève, précisez l’appréciation qu’il porte sur sa scolarité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="50CCBD68" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1356">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Quelle est son attitude à l’égard de son éventuelle admission ?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="598B1D44" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1356">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Vous pouvez indiquer toutes les remarques complémentaires que vous estimez utiles à la compréhension du dossier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="03E6E9F0" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A1356">
-        <w:rPr>
-[...20 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Quelques jours après la commission, la Direction des services académiques vous informe de la décision par courrier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="4CA95B47" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w14:paraId="0D0CB868" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="181F8A63" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
               </w:rPr>
               <w:t>Synthèse des éléments d’information motivant la demande</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w14:paraId="5A5289AA" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="5578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="3C0B295A" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="8500"/>
               </w:tabs>
               <w:ind w:right="360"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B">
+          <w:p w14:paraId="133E24AF" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="52120FE3" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="19F847CA" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="64E6DF6E" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="08167101" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="5FF9F85F" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="13BA3985" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="6A3D5118" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="4D5D053F" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="049F2193" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="67D7B627" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="5973E762" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="4E80860C" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="33A36655" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="1E999AE8" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B"/>
+          <w:p w14:paraId="05D86976" w14:textId="77777777" w:rsidR="00012D4B" w:rsidRPr="00012D4B" w:rsidRDefault="00012D4B" w:rsidP="00012D4B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8565"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="2B7828A2" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="008A1356" w14:paraId="274C569B" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="3BBB9B94" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1356">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Autres éléments utiles (Attente de la prise en charge par le dispositif relais) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="000064D0" w:rsidRPr="008A1356" w14:paraId="06FBF681" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="4589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="36A349FB" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="3159FB93" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="641504A0" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
+          <w:p w14:paraId="155F603E" w14:textId="77777777" w:rsidR="000064D0" w:rsidRPr="008A1356" w:rsidRDefault="000064D0" w:rsidP="00A816EE">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
+    <w:p w14:paraId="0B2C6D63" w14:textId="77777777" w:rsidR="000064D0" w:rsidRDefault="000064D0" w:rsidP="000064D0">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="000064D0" w:rsidP="008B1BF8">
+    <w:p w14:paraId="426D1D1F" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="000064D0" w:rsidP="008B1BF8">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="008B1BF8" w:rsidSect="00086631">
-          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="709" w:bottom="709" w:left="709" w:header="425" w:footer="437" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0044653C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>NOM, Prénom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>du chef d'établissement</w:t>
@@ -12446,159 +12383,159 @@
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="0044653C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Cachet de l’établissement</w:t>
       </w:r>
       <w:r w:rsidR="008B1BF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="6F0303E7" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0284">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Possibilité d'adresser au service de la DIVEL de la DSDEN du Bas-Rhin, sous pli cacheté, des éléments d'information confidentiels</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="009D43C6" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="61B9A65C" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="009D43C6" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D43C6">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il est important de connaître l’histoire et le vécu scolaires de l’élève, sa personnalité, son comportement, sa motivation, ses centres d’intérêt et activités extra-scolaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="009D43C6" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="2A2FF190" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="009D43C6" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D43C6">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>N’hésitez pas à donner toutes les informations que vous estimerez utiles.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="0C52E87F" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="63AE190A" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom du Psychologue de l'Éducation Nationale : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="29038AB9" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -12607,51 +12544,51 @@
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="002A32DD" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="07ED98E0" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="002A32DD" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
@@ -12664,153 +12601,153 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="410E8FA8" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10206"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Téléphone : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Courriel : ………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="66AA0868" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="24115899" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0284">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ELEVE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="48809EC1" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10488"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="09571C4C" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10488"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
@@ -12831,689 +12768,689 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Classe :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="6DE53C57" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009160B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Analyse du Psychologue de l’éducation nationale</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="0E48C04F" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="006D0284" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D0284">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Préciser les éventuelles contre-indications médicales à l’exercice de certaines activités, à certaines formations, à certains métiers.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="425E88C8" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="18063CFE" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81DEE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rapport de l ‘élève à l’école et aux apprentissages :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="32DFB2CB" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="3FB23673" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="4AEFAD22" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="4ADAE77E" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81DEE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Centres d’intérêts et activités extra-scolaires :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="741143A1" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="67D1BB74" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="54CDB10D" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="555C664E" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81DEE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Projet d’orientation de l’élève (dans son évolution)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, stages éventuellement </w:t>
             </w:r>
             <w:r w:rsidR="00A816EE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>effectués</w:t>
             </w:r>
             <w:r w:rsidRPr="00B81DEE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="15BB3F8E" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="720E1D15" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="227E94E8" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="6D235FDF" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="0121D4D1" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="09EE117F" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="0D21F821" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="6B38B170" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="78FBF4A8" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="74E5C6E4" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="2E0C0E64" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="1F90EC05" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="515BD009" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="4B81E5DB" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81DEE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adhésion et attentes de l’élève par rapport au dispositif-relais demandé :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="4A48BC11" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="6363A700" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="010A8824" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="0C157817" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="2EACC7E0" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="091B839D" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="357CA039" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:r w:rsidRPr="00B81DEE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bénéfice attendu pour l’élève dans le dispositif-relais préconisé :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="7F94D22F" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="0B503F1A" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="20917CD3" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="086E5CDC" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="00023317" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="0CED0BDD" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00023317" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidTr="00A816EE">
+      <w:tr w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w14:paraId="230086CD" w14:textId="77777777" w:rsidTr="00A816EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
+          <w:p w14:paraId="7CECC9A4" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00B81DEE" w:rsidRDefault="008B1BF8" w:rsidP="00A816EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="11194"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81DEE">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Autres éléments d’information utiles (parcours scolaire antérieur, personnalité, comportement, position des parents par rapport au dispositif-relais…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="00023317" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="66402170" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="00023317" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="454FC404" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="201FB0BC" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="7ACBE99F" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="7BCE63FB" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008B1BF8" w:rsidRPr="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
+    <w:p w14:paraId="37DE91B0" w14:textId="77777777" w:rsidR="008B1BF8" w:rsidRPr="008B1BF8" w:rsidRDefault="008B1BF8" w:rsidP="008B1BF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="008B1BF8" w:rsidRPr="008B1BF8" w:rsidSect="00086631">
-          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="709" w:bottom="709" w:left="709" w:header="425" w:footer="437" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date et signature</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> :..............................................</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="001C7FD2">
+    <w:p w14:paraId="7087F05D" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="001C7FD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="001C7FD2">
+    <w:p w14:paraId="2A1D216A" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="001C7FD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom de l’assistant de service social scolaire : </w:t>
       </w:r>
       <w:r w:rsidR="001C7FD2">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
+    <w:p w14:paraId="3A979C46" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -13522,51 +13459,51 @@
       <w:r w:rsidR="00A00A61">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>administrative</w:t>
       </w:r>
       <w:r w:rsidR="00A00A61" w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13B2E" w:rsidRPr="002A32DD" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
+    <w:p w14:paraId="65530F2E" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRPr="002A32DD" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
@@ -13579,197 +13516,197 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
+    <w:p w14:paraId="3E7A4B2D" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Téléphone fixe : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Portable : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC"/>
-    <w:p w:rsidR="00C13B2E" w:rsidRPr="002A32DD" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
+    <w:p w14:paraId="74A2D3AA" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC"/>
+    <w:p w14:paraId="259F0431" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRPr="002A32DD" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ELEVE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
+    <w:p w14:paraId="607080C6" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
+    <w:p w14:paraId="570915E1" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>et lieu de</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> naissance :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
+    <w:p w14:paraId="12992C70" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sexe : </w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -13812,80 +13749,80 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">F   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nationalité :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00A00A61">
+    <w:p w14:paraId="194A740B" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRDefault="00C13B2E" w:rsidP="00A00A61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C13B2E" w:rsidRPr="002A32DD" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
+    <w:p w14:paraId="58529C0B" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRPr="002A32DD" w:rsidRDefault="00C13B2E" w:rsidP="00C13B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
@@ -13907,1105 +13844,1105 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="743927DC" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fratrie ou autres enfants vivant au domicile </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(situer l’enfant concerné à sa place)</w:t>
       </w:r>
       <w:r>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="4FBB2945" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2743"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="3080"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w14:paraId="5A3B12E1" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="5A2B09C4" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="40228BE7" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00C13B2E" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="085E05BF" w14:textId="77777777" w:rsidR="00C13B2E" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Scolarité</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="1A0F2849" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>activité</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> professionnelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="52893F53" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lien de parenté avec l’élève</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="764F45F1" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>frère</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, demi-frère, cousin…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="76B197DA" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="275023F9" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="4880BFF4" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="0E50CBD6" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="4CA87C33" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="79B9C197" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="161B728B" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="36060B26" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="20E683AD" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="465659A4" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="2FC2B61D" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="6644B5F7" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="7505A529" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="749E0D54" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="6E723E08" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="3840470A" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="5BD13E17" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="0547E41B" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="32069AEE" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="42725C00" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="39ACAFA0" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="14F218B6" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="26AABBEF" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="7EF8940A" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="21544A22" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="558ED806" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="30DA6C96" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="468479B4" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="633DC59B" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="53D2B5A2" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="640245A7" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="463711F3" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Autres adultes vivant avec le jeune </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2743"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="3080"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w14:paraId="6A0D40D2" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="49B881E6" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Nom, prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="465C409A" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date de naissance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="5C272AF0" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="35"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Profession</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="65A70E9B" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lien de parenté avec l’élève</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="54E82CD8" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>beau</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C13B2E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-père…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="15670B85" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="197C96C7" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="5BB105A4" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="31324B02" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="71744AD0" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="05BCA3A3" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="2D31ADD5" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="65E686EA" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="57D2A43C" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="46F37AD9" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00C13B2E">
+      <w:tr w:rsidR="00E852CC" w14:paraId="4A305A85" w14:textId="77777777" w:rsidTr="00C13B2E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2743" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="30DE5EA9" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="5DE246F2" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3080" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="4CC88BAD" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
+          <w:p w14:paraId="44A35CEA" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00C13B2E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="1800"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="3C0D6E2B" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="6A4836E5" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00C13B2E" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:pStyle w:val="Titre4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Enfant placé :             </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
@@ -15114,51 +15051,51 @@
       <w:r w:rsidRPr="00C13B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C13B2E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NON</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="6F6ECFC5" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Si oui : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:id w:val="1064678896"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -15242,419 +15179,419 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C13B2E">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  en établissement spécialisé</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="0925BDF1" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Coordonnées de la famille d’accueil, du foyer ou de l’établissement spécialisé : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A00A61" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
+    <w:p w14:paraId="07F48652" w14:textId="77777777" w:rsidR="00A00A61" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A00A61" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
+    <w:p w14:paraId="4AD19B01" w14:textId="77777777" w:rsidR="00A00A61" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="008B01D8" w:rsidP="00E852CC">
+    <w:p w14:paraId="66345D70" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="008B01D8" w:rsidP="00E852CC">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Éléments</w:t>
       </w:r>
       <w:r w:rsidR="00E852CC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’information du foyer ou de l’établissement spécialisé :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A00A61" w:rsidRDefault="00A00A61" w:rsidP="008A6DDC">
+    <w:p w14:paraId="01F176FF" w14:textId="77777777" w:rsidR="00A00A61" w:rsidRDefault="00A00A61" w:rsidP="008A6DDC">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A00A61" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
+    <w:p w14:paraId="276EB7EE" w14:textId="77777777" w:rsidR="00A00A61" w:rsidRDefault="00A00A61" w:rsidP="00A00A61">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10343"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00023317">
+      <w:tr w:rsidR="00E852CC" w14:paraId="68C6D343" w14:textId="77777777" w:rsidTr="00023317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="5D92EE24" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Situation familiale (</w:t>
             </w:r>
             <w:r w:rsidR="004F7917">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>histoire, problématique</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="009640FA">
+      <w:tr w:rsidR="00E852CC" w14:paraId="34AD47FF" w14:textId="77777777" w:rsidTr="009640FA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00A00A61">
+          <w:p w14:paraId="2EA398AB" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="00A00A61">
+          <w:p w14:paraId="55249E1A" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009640FA" w:rsidRPr="00A00A61" w:rsidRDefault="009640FA" w:rsidP="00A00A61">
+          <w:p w14:paraId="78D23E4F" w14:textId="77777777" w:rsidR="009640FA" w:rsidRPr="00A00A61" w:rsidRDefault="009640FA" w:rsidP="00A00A61">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="76AFDFAB" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="1260" w:right="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="00B85A43">
+    <w:p w14:paraId="5424A1C0" w14:textId="77777777" w:rsidR="009640FA" w:rsidRDefault="009640FA" w:rsidP="00B85A43">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B85A43" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
+    <w:p w14:paraId="1C5E1BB1" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Comportement à la maison :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+    <w:p w14:paraId="61592014" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+    <w:p w14:paraId="333083BF" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+    <w:p w14:paraId="673B001D" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43"/>
+    <w:p w14:paraId="5D804E8C" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00023317">
+      <w:tr w:rsidR="00E852CC" w14:paraId="51B88123" w14:textId="77777777" w:rsidTr="00023317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="1E522DEC" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Référent éducatif intervenant auprès de l’enfant (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom, service, autres informations utiles). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00023317">
+      <w:tr w:rsidR="00E852CC" w14:paraId="426FDF34" w14:textId="77777777" w:rsidTr="00023317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
+          <w:p w14:paraId="2E3F03B7" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="2902"/>
                 <w:tab w:val="left" w:pos="5028"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le jeune est-il suivi ?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -15713,51 +15650,51 @@
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85A43">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00B85A43">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
+          <w:p w14:paraId="427E61D1" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="2902"/>
                 <w:tab w:val="left" w:pos="5028"/>
                 <w:tab w:val="left" w:pos="6446"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Type de suivi :</w:t>
             </w:r>
             <w:r w:rsidR="00B85A43">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -15847,51 +15784,51 @@
                 <w:id w:val="1006325362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85A43">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   AA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
+          <w:p w14:paraId="057B5CB5" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="2902"/>
                 <w:tab w:val="left" w:pos="5028"/>
                 <w:tab w:val="left" w:pos="6442"/>
                 <w:tab w:val="left" w:pos="7863"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                 </w:t>
             </w:r>
             <w:r w:rsidR="00B85A43">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
@@ -16031,536 +15968,536 @@
                 <w:id w:val="1788073445"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B85A43">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   PJJ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="68A02DB2" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Par un service éducatif ? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
+          <w:p w14:paraId="6405EA5E" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom du service : </w:t>
             </w:r>
             <w:r w:rsidR="00B85A43">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
+          <w:p w14:paraId="51FCF6C8" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Référent : </w:t>
             </w:r>
             <w:r w:rsidR="00B85A43">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
+          <w:p w14:paraId="7094404D" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse : </w:t>
             </w:r>
             <w:r w:rsidR="00B85A43">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
+          <w:p w14:paraId="0273CE86" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tél. / e-mail : </w:t>
             </w:r>
             <w:r w:rsidR="00B85A43">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="2FC6AA98" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="738B60BC" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Par un autre service social ? Si oui, indiquez :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+          <w:p w14:paraId="450B0322" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom du service : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+          <w:p w14:paraId="52840C7D" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Référent : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+          <w:p w14:paraId="2EDFE8C9" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+          <w:p w14:paraId="5EF22489" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tél. / e-mail : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="0A707A7C" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="18178AF1" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Par un autre service ? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+          <w:p w14:paraId="5A39F340" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nom du service : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+          <w:p w14:paraId="7C35C4D3" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Référent : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+          <w:p w14:paraId="35CCC60B" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
+          <w:p w14:paraId="0BD66359" w14:textId="77777777" w:rsidR="00B85A43" w:rsidRDefault="00B85A43" w:rsidP="00B85A43">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tél. / e-mail : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="3AAE0E85" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
+    <w:p w14:paraId="58D2B464" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="00E852CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="2160" w:right="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00023317">
+      <w:tr w:rsidR="00E852CC" w14:paraId="31103539" w14:textId="77777777" w:rsidTr="00023317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="265F4CC0" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Signalement dans l’année</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00023317">
+      <w:tr w:rsidR="00E852CC" w14:paraId="41A1A95E" w14:textId="77777777" w:rsidTr="00023317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="55D68C85" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Un signalement enfance en danger a-t-il été transmis ?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00CA39AC" w:rsidP="007D574B">
+          <w:p w14:paraId="22D9A8BA" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00017E61" w:rsidP="007D574B">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="1997"/>
                 <w:tab w:val="left" w:pos="7438"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10131"/>
               </w:tabs>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2105493327"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D574B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -16586,62 +16523,62 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="007D574B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E852CC">
               <w:t xml:space="preserve"> Cellule de recueil des informations préoccupantes</w:t>
             </w:r>
             <w:r w:rsidR="007D574B">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E852CC">
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
             <w:r w:rsidR="007D574B">
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="132ABC51" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="007D574B">
+          <w:p w14:paraId="6987339C" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="007D574B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="4461"/>
                 <w:tab w:val="left" w:pos="5668"/>
                 <w:tab w:val="left" w:pos="7438"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10131"/>
               </w:tabs>
               <w:ind w:right="-70"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Une demande d’AED a-t-elle été formulée ?    </w:t>
             </w:r>
             <w:r w:rsidR="007D574B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -16690,398 +16627,387 @@
             <w:r w:rsidR="007D574B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date : </w:t>
             </w:r>
             <w:r w:rsidR="007D574B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="02D3CCC1" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D574B" w:rsidRDefault="00E852CC" w:rsidP="007D574B">
+          <w:p w14:paraId="1262BCDE" w14:textId="77777777" w:rsidR="007D574B" w:rsidRDefault="00E852CC" w:rsidP="007D574B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="9040"/>
               </w:tabs>
               <w:ind w:right="-70"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Autres éléments</w:t>
             </w:r>
             <w:r w:rsidR="007D574B">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D574B" w:rsidRDefault="007D574B" w:rsidP="007D574B">
+          <w:p w14:paraId="70F43F54" w14:textId="77777777" w:rsidR="007D574B" w:rsidRDefault="007D574B" w:rsidP="007D574B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10273"/>
               </w:tabs>
               <w:ind w:right="-70"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E852CC" w:rsidRPr="007D574B" w:rsidRDefault="007D574B" w:rsidP="007D574B">
+          <w:p w14:paraId="652E7093" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="007D574B" w:rsidRDefault="007D574B" w:rsidP="007D574B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10273"/>
               </w:tabs>
               <w:ind w:right="-70"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00023317">
+      <w:tr w:rsidR="00E852CC" w14:paraId="6DBD8D58" w14:textId="77777777" w:rsidTr="00023317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="71EB5F8D" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00023317">
+      <w:tr w:rsidR="00E852CC" w14:paraId="23BD9914" w14:textId="77777777" w:rsidTr="00023317">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="1BE4632E" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Conclusion de l’Assistant de Service Social Scolaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E852CC" w:rsidTr="00023317">
+      <w:tr w:rsidR="00E852CC" w14:paraId="797F0320" w14:textId="77777777" w:rsidTr="00023317">
         <w:trPr>
           <w:trHeight w:val="2029"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
+          <w:p w14:paraId="3BA6650A" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRDefault="00E852CC" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D51ECB" w:rsidRDefault="007D574B" w:rsidP="00D51ECB">
+    <w:p w14:paraId="18A7E24E" w14:textId="77777777" w:rsidR="00D51ECB" w:rsidRDefault="007D574B" w:rsidP="00D51ECB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E852CC" w:rsidRPr="00792A45" w:rsidRDefault="00D51ECB" w:rsidP="00D51ECB">
+    <w:p w14:paraId="7BA19197" w14:textId="77777777" w:rsidR="00E852CC" w:rsidRPr="00792A45" w:rsidRDefault="00D51ECB" w:rsidP="00D51ECB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E852CC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Date et signature :</w:t>
       </w:r>
       <w:r w:rsidR="007D574B">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F7244C" w:rsidRDefault="00F7244C" w:rsidP="00493772">
+    <w:p w14:paraId="005B4419" w14:textId="77777777" w:rsidR="00F7244C" w:rsidRDefault="00F7244C" w:rsidP="00493772">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00023317" w:rsidRDefault="00023317" w:rsidP="00493772">
+    <w:p w14:paraId="48501879" w14:textId="77777777" w:rsidR="00023317" w:rsidRDefault="00023317" w:rsidP="00493772">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00023317" w:rsidSect="00C13B2E">
-          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1060" w:right="707" w:bottom="709" w:left="709" w:header="425" w:footer="439" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D51ECB" w:rsidRPr="00C040F3" w:rsidRDefault="00C040F3" w:rsidP="00D51ECB">
+    <w:p w14:paraId="43C7A5F0" w14:textId="77777777" w:rsidR="00D51ECB" w:rsidRPr="00C040F3" w:rsidRDefault="00C040F3" w:rsidP="00D51ECB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C040F3">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Pour toute admission à l’inter</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C040F3">
+        <w:t>Pour toute admission à l’internat tremplin de Schirmeck, une visite médicale en présence de la famille est obligatoire</w:t>
+      </w:r>
+      <w:r w:rsidR="009640FA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>nat tremplin de Schirmeck, une visite médicale en présence de la famille est obligatoire</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="5D35B117" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom </w:t>
       </w:r>
       <w:r w:rsidR="00E03474">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>du médecin ou de l'infirmier(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> scolaire : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="6FD7B571" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRPr="002A32DD" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="41589415" w14:textId="77777777" w:rsidR="008A0241" w:rsidRPr="002A32DD" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
@@ -17094,197 +17020,197 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ville : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="7E35AFFC" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Téléphone fixe : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Portable : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241"/>
-    <w:p w:rsidR="008A0241" w:rsidRPr="002A32DD" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="6CAD45E3" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241"/>
+    <w:p w14:paraId="4E5F12AB" w14:textId="77777777" w:rsidR="008A0241" w:rsidRPr="002A32DD" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ELEVE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="305C180B" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NOM :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Prénom :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="58132361" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>et lieu de</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> naissance :</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="714121B8" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sexe : </w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -17327,80 +17253,80 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">F   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nationalité :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="6AB775BE" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRPr="002A32DD" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="1B2CFB6D" w14:textId="77777777" w:rsidR="008A0241" w:rsidRPr="002A32DD" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="002A32DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="20"/>
@@ -17435,248 +17361,248 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E03474" w:rsidTr="00E03474">
+      <w:tr w:rsidR="00E03474" w14:paraId="2C1E71FB" w14:textId="77777777" w:rsidTr="00E03474">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00E03474">
+          <w:p w14:paraId="27B652AD" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00E03474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E03474">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Problématique de santé :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00E03474">
+          <w:p w14:paraId="188E74AB" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00E03474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pathologie (s), PAI, PPS... :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03474" w:rsidTr="00E03474">
+      <w:tr w:rsidR="00E03474" w14:paraId="61926334" w14:textId="77777777" w:rsidTr="00E03474">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00D51ECB">
+          <w:p w14:paraId="270763F5" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00D51ECB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03474" w:rsidTr="00E03474">
+      <w:tr w:rsidR="00E03474" w14:paraId="026D6FAC" w14:textId="77777777" w:rsidTr="00E03474">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00E03474">
+          <w:p w14:paraId="47F49A61" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00E03474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E03474">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Problématique de santé :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00E03474">
+          <w:p w14:paraId="0DD368F0" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00E03474" w:rsidP="00E03474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pathologie (s), PAI, PPS... :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009135D1" w:rsidTr="009135D1">
+      <w:tr w:rsidR="009135D1" w14:paraId="2F408ABA" w14:textId="77777777" w:rsidTr="009135D1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009135D1" w:rsidRPr="00E03474" w:rsidRDefault="009135D1" w:rsidP="00E03474">
+          <w:p w14:paraId="3B61BA9A" w14:textId="77777777" w:rsidR="009135D1" w:rsidRPr="00E03474" w:rsidRDefault="009135D1" w:rsidP="00E03474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009135D1" w:rsidTr="00E03474">
+      <w:tr w:rsidR="009135D1" w14:paraId="39622306" w14:textId="77777777" w:rsidTr="00E03474">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009135D1" w:rsidRPr="00E03474" w:rsidRDefault="009135D1" w:rsidP="00E03474">
+          <w:p w14:paraId="5A16D7D0" w14:textId="77777777" w:rsidR="009135D1" w:rsidRPr="00E03474" w:rsidRDefault="009135D1" w:rsidP="00E03474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E03474">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Éléments importants à renseigner (OBLIGATOIRE pour un demande en internat trempli</w:t>
             </w:r>
             <w:r w:rsidR="00517E10">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E03474">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03474" w:rsidTr="009135D1">
+      <w:tr w:rsidR="00E03474" w14:paraId="44D1854C" w14:textId="77777777" w:rsidTr="009135D1">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2637"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00CA39AC" w:rsidP="009135D1">
+          <w:p w14:paraId="04E67C91" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00017E61" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="672226552"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -17688,93 +17614,93 @@
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E03474" w:rsidRPr="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prise(s) de médicaments :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRDefault="009135D1" w:rsidP="009135D1">
+          <w:p w14:paraId="194582EC" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="009135D1" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="009135D1" w:rsidP="009135D1">
+          <w:p w14:paraId="1ABC4CB6" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="009135D1" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00CA39AC" w:rsidP="009135D1">
+          <w:p w14:paraId="44D7A5B4" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00017E61" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1675332209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -17802,51 +17728,51 @@
             <w:r w:rsidR="00E03474" w:rsidRPr="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Troubles de l’alimentation</w:t>
             </w:r>
             <w:r w:rsidR="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidR="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00CA39AC" w:rsidP="009135D1">
+          <w:p w14:paraId="1FFCBE16" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00017E61" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1506120080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -17858,51 +17784,51 @@
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E03474" w:rsidRPr="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Troubles du sommeil</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00CA39AC" w:rsidP="009135D1">
+          <w:p w14:paraId="3E1527B6" w14:textId="77777777" w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidRDefault="00017E61" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:pos="9114"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1881925269"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -17915,51 +17841,51 @@
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E03474" w:rsidRPr="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Énurésie éventuelle </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRDefault="00CA39AC" w:rsidP="009135D1">
+          <w:p w14:paraId="4CA1432A" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="00017E61" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="2065214136"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
@@ -17979,925 +17905,925 @@
             <w:r w:rsidR="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E03474" w:rsidRPr="00E03474">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tabagisme, autre(s) addiction(s)</w:t>
             </w:r>
             <w:r w:rsidR="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009135D1" w:rsidRDefault="009135D1" w:rsidP="009135D1">
+          <w:p w14:paraId="619A7820" w14:textId="77777777" w:rsidR="009135D1" w:rsidRDefault="009135D1" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009135D1" w:rsidRDefault="009135D1" w:rsidP="009135D1">
+          <w:p w14:paraId="7DFF439B" w14:textId="77777777" w:rsidR="009135D1" w:rsidRDefault="009135D1" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03474" w:rsidRPr="00E03474" w:rsidTr="00E03474">
+      <w:tr w:rsidR="00E03474" w:rsidRPr="00E03474" w14:paraId="61555A1B" w14:textId="77777777" w:rsidTr="00E03474">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E03474" w:rsidRDefault="009135D1" w:rsidP="00D51ECB">
+          <w:p w14:paraId="34F39558" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="009135D1" w:rsidP="00D51ECB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009135D1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Prises en charge :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009135D1" w:rsidRPr="009135D1" w:rsidRDefault="009135D1" w:rsidP="00D51ECB">
+          <w:p w14:paraId="7FB5178C" w14:textId="77777777" w:rsidR="009135D1" w:rsidRPr="009135D1" w:rsidRDefault="009135D1" w:rsidP="00D51ECB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prise(s) en charge(s) et suivi(s) extérieur(s) (CMP, CMPP, CAMPA, autre structure psy...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E03474" w:rsidTr="00E03474">
+      <w:tr w:rsidR="00E03474" w14:paraId="05E553AD" w14:textId="77777777" w:rsidTr="00E03474">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009135D1" w:rsidRDefault="009135D1" w:rsidP="009135D1">
+          <w:p w14:paraId="226EAE94" w14:textId="77777777" w:rsidR="009135D1" w:rsidRDefault="009135D1" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nom et adresse de la structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009135D1" w:rsidRDefault="009135D1" w:rsidP="00101D81">
+          <w:p w14:paraId="0B2C2568" w14:textId="77777777" w:rsidR="009135D1" w:rsidRDefault="009135D1" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00101D81" w:rsidRPr="009135D1" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="37A3BEC1" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="009135D1" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00101D81" w:rsidRDefault="009135D1" w:rsidP="00101D81">
+          <w:p w14:paraId="1FD9BFE4" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="009135D1" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="6237"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Référent éventuel</w:t>
             </w:r>
             <w:r w:rsidR="00101D81">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009135D1" w:rsidRPr="009135D1" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="7FA35621" w14:textId="77777777" w:rsidR="009135D1" w:rsidRPr="009135D1" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E03474" w:rsidRDefault="009135D1" w:rsidP="009135D1">
+          <w:p w14:paraId="382C3B0E" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="009135D1" w:rsidP="009135D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009135D1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rééducations éventuelles (orthophonique, psychomotrice ou autre) :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="13E266B9" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00101D81" w:rsidRPr="009135D1" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="6F8B8A7D" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="009135D1" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="574CE1F5" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="3B855A48" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10241"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="49C7CD51" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="72" w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+    <w:p w14:paraId="111C827B" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
       <w:pPr>
         <w:ind w:left="74" w:right="74"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10480"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidTr="008A6DDC">
+      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w14:paraId="100F0872" w14:textId="77777777" w:rsidTr="008A6DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A6DDC">
+          <w:p w14:paraId="0DC66B4C" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101D81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contre-indications éventuelles à certains stages ou formations professionnelles :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101D81" w:rsidTr="00101D81">
+      <w:tr w:rsidR="00101D81" w14:paraId="0F0F595D" w14:textId="77777777" w:rsidTr="00101D81">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="2BC3BBFB" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidTr="008A6DDC">
+      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w14:paraId="773C2E0F" w14:textId="77777777" w:rsidTr="008A6DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A6DDC">
+          <w:p w14:paraId="5AE3FBB5" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101D81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>En quoi l’admission dans l’internat relais va-t-elle aider l’élève ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidTr="00101D81">
+      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w14:paraId="1184D650" w14:textId="77777777" w:rsidTr="00101D81">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="5ABFF773" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidTr="008A6DDC">
+      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w14:paraId="1DEA6E9F" w14:textId="77777777" w:rsidTr="008A6DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A6DDC">
+          <w:p w14:paraId="301E853E" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101D81">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Éléments à porter à la connaissance de la commission :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidTr="00101D81">
+      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w14:paraId="083221BD" w14:textId="77777777" w:rsidTr="00101D81">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10480" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="45A28E19" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6237"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A0241">
+    <w:p w14:paraId="0644FC2C" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A0241">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="72" w:right="72"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00101D81" w:rsidTr="00101D81">
+      <w:tr w:rsidR="00101D81" w14:paraId="2BDD6286" w14:textId="77777777" w:rsidTr="00101D81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="1F8AD36B" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk88843565"/>
+            <w:bookmarkStart w:id="1" w:name="_Hlk88843565"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Avis médical</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidTr="00101D81">
+      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w14:paraId="5860B5F4" w14:textId="77777777" w:rsidTr="00101D81">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1985"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="6719806D" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A0241">
+    <w:p w14:paraId="1131421C" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A0241">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="72" w:right="72"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00101D81" w:rsidTr="00101D81">
+      <w:tr w:rsidR="00101D81" w14:paraId="115F6A6E" w14:textId="77777777" w:rsidTr="00101D81">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="29C1F84D" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Contre-indications médicales </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidTr="00101D81">
+      <w:tr w:rsidR="00101D81" w:rsidRPr="00101D81" w14:paraId="78955C8D" w14:textId="77777777" w:rsidTr="00101D81">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1985"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+          <w:p w14:paraId="1482CA3E" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:ind w:right="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A0241">
+    <w:p w14:paraId="150C77A0" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="008A0241">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="72" w:right="72"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+    <w:p w14:paraId="1A55E5E8" w14:textId="77777777" w:rsidR="008A0241" w:rsidRPr="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
       <w:pPr>
         <w:ind w:left="74" w:right="74"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00101D81">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Si l’élève bénéficie d’un PAI (Projet d’Accueil Individualisé), le dispositif devra en recevoir copie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00101D81" w:rsidRPr="00023317" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+    <w:p w14:paraId="6C61B245" w14:textId="77777777" w:rsidR="00101D81" w:rsidRPr="00023317" w:rsidRDefault="00101D81" w:rsidP="00101D81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
+    <w:p w14:paraId="7B00FBB9" w14:textId="77777777" w:rsidR="00101D81" w:rsidRDefault="00101D81" w:rsidP="00101D81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6237"/>
           <w:tab w:val="left" w:leader="dot" w:pos="10490"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date et signature :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
+    <w:p w14:paraId="6FC5CF61" w14:textId="77777777" w:rsidR="008A0241" w:rsidRDefault="008A0241" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11194"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00174743" w:rsidRDefault="00174743" w:rsidP="008A0241">
+    <w:p w14:paraId="12B1C117" w14:textId="77777777" w:rsidR="00174743" w:rsidRDefault="00174743" w:rsidP="008A0241">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="11194"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00174743" w:rsidSect="009D43C6">
-          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="993" w:right="707" w:bottom="709" w:left="709" w:header="425" w:footer="438" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F97DD4" w:rsidRDefault="00F97DD4" w:rsidP="008A1356">
+    <w:p w14:paraId="484944C7" w14:textId="77777777" w:rsidR="00F97DD4" w:rsidRDefault="00F97DD4" w:rsidP="008A1356">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+    <w:p w14:paraId="3DE073B0" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidTr="008A6DDC">
+      <w:tr w:rsidR="000322C5" w:rsidRPr="009B018F" w14:paraId="49D623E9" w14:textId="77777777" w:rsidTr="008A6DDC">
         <w:trPr>
           <w:trHeight w:val="8962"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="66C30844" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="63211708" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:ind w:right="216"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Toute admission </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>en dispositif relais</w:t>
             </w:r>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> implique un contrat de suivi par lequel le collège qui accueillera l’élève, à sa sortie, s’engage à réunir les conditions pédagogiques et éducatives adaptées, afin de favoriser </w:t>
             </w:r>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>la réussite de sa réintégration.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="077D7131" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:ind w:right="216"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="726C0BC3" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:ind w:right="216"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB7637">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Un enseignant du collège</w:t>
             </w:r>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
@@ -18939,379 +18865,379 @@
               </w:rPr>
               <w:t>tout au long de l’année</w:t>
             </w:r>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, en lien avec l’équipe d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">u dispositif </w:t>
             </w:r>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>relais et l’équipe éducative du collège.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="360C2310" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:ind w:right="216"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="0AA9F3F5" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:ind w:right="216"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Les modalités du suivi pédagogique et éducatif seront définies, dès la confirmation de l’admission.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="3500BAFF" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="001449A1" w:rsidRDefault="000322C5" w:rsidP="001449A1">
+          <w:p w14:paraId="78129CEE" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="001449A1" w:rsidRDefault="000322C5" w:rsidP="001449A1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001449A1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Enseignant référent :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="7D1B3D8F" w14:textId="77777777" w:rsidR="000322C5" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10230"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A32DD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOM :</w:t>
             </w:r>
             <w:r w:rsidRPr="002A32DD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Prénom :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="191594C2" w14:textId="77777777" w:rsidR="000322C5" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10230"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discipline :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="6BF8890D" w14:textId="77777777" w:rsidR="000322C5" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="5269"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10230"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00442027">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Téléphone :</w:t>
             </w:r>
             <w:r w:rsidRPr="00442027">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mobile :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="38AEA8DD" w14:textId="77777777" w:rsidR="000322C5" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10230"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00442027">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adresse mail :</w:t>
             </w:r>
             <w:r w:rsidRPr="00442027">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="1F910AEB" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001449A1" w:rsidRPr="002A32DD" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+          <w:p w14:paraId="1A5C8AAD" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="002A32DD" w:rsidRDefault="001449A1" w:rsidP="001449A1">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A32DD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ELEVE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+          <w:p w14:paraId="6B40D641" w14:textId="77777777" w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="5245"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="10230"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A32DD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOM :</w:t>
             </w:r>
             <w:r w:rsidRPr="002A32DD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Prénom :</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+          <w:p w14:paraId="3168596D" w14:textId="77777777" w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:leader="dot" w:pos="10230"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Classe :</w:t>
             </w:r>
             <w:r w:rsidRPr="002A32DD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="0B3B6DF6" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5670"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="01F63529" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pour accord :                                                                                    Pour accord :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="5D62219C" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date et signature                                                                              Date et signature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="18B054F6" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="3FB83271" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignant </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C040F3" w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">référent,  </w:t>
             </w:r>
             <w:r w:rsidRPr="009B018F">
@@ -19326,1739 +19252,1746 @@
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                    </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="009B018F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>hef d’établissement,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="1873E10F" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="308DC548" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+    <w:p w14:paraId="372C89CC" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="double" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="double" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="double" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="double" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidTr="008A6DDC">
+      <w:tr w:rsidR="000322C5" w:rsidRPr="00C053AE" w14:paraId="62FD8EB0" w14:textId="77777777" w:rsidTr="008A6DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10587" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="42AF1D05" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadre réservé à </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>la DSDEN</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="52F90E59" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="37A85BC0" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Pour accord :                                                                                    Pour accord :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="50D4B269" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Date et signature                                                                              Date et signature</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="0ACD41EF" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="7F6734DA" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="356396E4" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="48A080DE" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t>dispositif</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> relais :                                                                 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                       le directeur académique :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="507CAEE5" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="5A4E76C2" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="0F2EDC14" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce contrat est à compléter et à joindre au dossier d’admission en 3 exemplaires à destination de : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="00C040F3" w:rsidP="000322C5">
+          <w:p w14:paraId="13BD9873" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="00C040F3" w:rsidP="000322C5">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>’établissement</w:t>
             </w:r>
             <w:r w:rsidR="000322C5" w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> dans lequel l’élève sera réintégré (établissement d’origine ou autre)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="6B8E3B8E" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="009B018F" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">l’équipe de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>dispositif relais</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="000322C5">
+          <w:p w14:paraId="4A8FB73D" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="000322C5">
             <w:pPr>
               <w:pStyle w:val="En-tte"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>la direction des services de l’</w:t>
             </w:r>
             <w:r w:rsidR="001449A1" w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>Éducation</w:t>
             </w:r>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001449A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00C053AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t>ationale du Bas-Rhin service DIVEL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
+          <w:p w14:paraId="0675745C" w14:textId="77777777" w:rsidR="000322C5" w:rsidRPr="00C053AE" w:rsidRDefault="000322C5" w:rsidP="008A6DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="008A1356">
+    <w:p w14:paraId="3457E8A7" w14:textId="77777777" w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="008A1356">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="001449A1" w:rsidSect="00086631">
-          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="992" w:right="709" w:bottom="709" w:left="709" w:header="425" w:footer="437" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00C053AE" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="2B852C08" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00C053AE" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:left="709" w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="2EF6EED2" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Informations aux familles</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="5234C5CE" w14:textId="77777777" w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A6DDC" w:rsidRPr="00FB54BB" w:rsidRDefault="008A6DDC" w:rsidP="001449A1">
+    <w:p w14:paraId="4D954FAB" w14:textId="77777777" w:rsidR="008A6DDC" w:rsidRPr="00FB54BB" w:rsidRDefault="008A6DDC" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="741E392C" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pièces </w:t>
       </w:r>
       <w:r w:rsidR="008A6DDC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">complémentaires </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>à fournir</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="468435F5" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="En-tte"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tout dossier incomplet ne sera pas instruit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="5916E446" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:left="142" w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C040F3" w:rsidRPr="00C040F3" w:rsidRDefault="00C040F3" w:rsidP="00FB54BB">
+    <w:p w14:paraId="5E403D53" w14:textId="77777777" w:rsidR="00C040F3" w:rsidRPr="00C040F3" w:rsidRDefault="00C040F3" w:rsidP="00FB54BB">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C040F3">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Une photo d’identité</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="617D8892" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Copie certifiée conforme à l’original du livret de famille ou du passeport ou de la carte nationale d’identité ou du titre de séjour –     </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>document établi au nom de l’élève</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="27ED26B4" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:left="142" w:right="-2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="4FF27CD0" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Le cas échéant</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>, si les parents vivent séparés ou dans les situations particulières :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="24AB24F6" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Jugement fixant le lieu de résidence de l’enfant chez l’un des deux parents</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="54B5AC56" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:left="142" w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="58A13735" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> si la garde est alternée : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="3BCFCF89" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>lettre</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> manuscrite du parent attestant qu’il accepte que l’enfant réside chez l’autre parent pour la durée de l’année scolaire accompagnée d’une copie de la carte d’identité.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="2E598819" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:left="142" w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="3BC6EBF1" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">i un parent a été déchu de son autorité parentale : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="5956539E" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Décision du jugement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="5FD2B0C9" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidTr="001449A1">
+      <w:tr w:rsidR="001449A1" w:rsidRPr="00FB54BB" w14:paraId="1C2AE334" w14:textId="77777777" w:rsidTr="001449A1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+          <w:p w14:paraId="30D4E770" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB54BB">
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Collège Haute Bruche à Schirmeck</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+          <w:p w14:paraId="72BF740C" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB54BB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>18 rue des Grives – BP 26</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+          <w:p w14:paraId="35D3F1B0" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB54BB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>67131 SCHIRMECK Cedex</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+          <w:p w14:paraId="1EEBB432" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB54BB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tél. : 03.88.97.04.69</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+          <w:p w14:paraId="536CB209" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB54BB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fax : 03.88.97 27.83</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="00C040F3" w:rsidP="001449A1">
+          <w:p w14:paraId="0BF6F53D" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="00C040F3" w:rsidP="001449A1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2552"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:smallCaps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB54BB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
             </w:r>
             <w:r w:rsidR="001449A1" w:rsidRPr="00FB54BB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00357820">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>internattremplin.hautebruche</w:t>
             </w:r>
             <w:r w:rsidR="001449A1" w:rsidRPr="00FB54BB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>@ac-strasbourg.fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="345B04A7" w14:textId="77777777" w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:left="851" w:right="-2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A6DDC" w:rsidRPr="00FB54BB" w:rsidRDefault="008A6DDC" w:rsidP="001449A1">
+    <w:p w14:paraId="22CE4E71" w14:textId="77777777" w:rsidR="008A6DDC" w:rsidRPr="00FB54BB" w:rsidRDefault="008A6DDC" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:left="851" w:right="-2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="5FA3FB5F" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aspects financiers :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="30EF5FCD" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:left="851" w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="6A3B11B6" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1211"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Le coût de l’internat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="772375F0" w14:textId="00FDD0DA" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le tarif, révisé chaque année, s’élevait à </w:t>
       </w:r>
+      <w:r w:rsidR="001A4636">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>790</w:t>
+      </w:r>
       <w:r w:rsidR="00331DA4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">785.75 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">€ </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>au 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> janvier 202</w:t>
       </w:r>
-      <w:r w:rsidR="001B312B">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00DD7710">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="26707DF0" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ce tarif comprend :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="449C1C81" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l’hébergement</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (location de la chambre et des parties communes, participation aux frais de fonctionnement)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="33FE632C" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> restauration (petit déjeuner, repas de midi et du soir)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="412F4E73" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="4EE165D9" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1211"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="0" w:right="-2" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Aides financières</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="380D0807" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="66F9D858" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Bourses et prime à l’internat en </w:t>
       </w:r>
       <w:r w:rsidR="008D1857">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>collège</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="19EDA613" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> votre enfant boursier il bénéficiera, en plus, d'une prime annuelle à l'internat selon votre échelon de bourse de collège, versée en trois fois : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="4D08F547" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>échelon</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 : </w:t>
       </w:r>
       <w:r w:rsidR="00CB32D7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>327</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="6BB67E7B" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>échelon</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 : </w:t>
       </w:r>
       <w:r w:rsidR="00CB32D7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>396</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="531F1EC8" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>échelon</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 : </w:t>
       </w:r>
       <w:r w:rsidR="008D1857">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>465</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> euros</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="6BECC049" w14:textId="77777777" w:rsidR="001449A1" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="7499A45B" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Fonds Social</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="4543305E" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de difficultés pour assumer les dépenses de scolarité, de vie scolaire ou de cantine, vous pouvez demander une aide spécifique dans le cadre des </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:rStyle w:val="Fort"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fonds sociaux </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en vous adressant directement au chef d'établissement fréquenté par votre enfant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="3DA362FC" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
+    <w:p w14:paraId="40193969" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="00FB54BB">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Facilité de paiement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
+    <w:p w14:paraId="22BC3F26" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="001449A1">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il vous est également possible de payer en plusieurs fois après accord de l’agent comptable ou du gestionnaire de l’établissement scolaire. N’attendez pas le 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB54BB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rappel avant saisine de l’huissier pour faire part de vos difficultés</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="008A1356">
+    <w:p w14:paraId="2ACF4BA7" w14:textId="77777777" w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidRDefault="001449A1" w:rsidP="008A1356">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10348"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="72" w:right="72"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001449A1" w:rsidRPr="00FB54BB" w:rsidSect="00086631">
-      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="992" w:right="709" w:bottom="709" w:left="709" w:header="425" w:footer="437" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E6FB1" w:rsidRDefault="005E6FB1" w:rsidP="001E211F">
+    <w:p w14:paraId="5B71FEA2" w14:textId="77777777" w:rsidR="005E6FB1" w:rsidRDefault="005E6FB1" w:rsidP="001E211F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E6FB1" w:rsidRDefault="005E6FB1" w:rsidP="001E211F">
+    <w:p w14:paraId="718CE46B" w14:textId="77777777" w:rsidR="005E6FB1" w:rsidRDefault="005E6FB1" w:rsidP="001E211F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3114"/>
-      <w:gridCol w:w="3531"/>
-      <w:gridCol w:w="3845"/>
+      <w:gridCol w:w="3530"/>
+      <w:gridCol w:w="3844"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00CB32D7" w:rsidTr="00F3083F">
+    <w:tr w:rsidR="00CB32D7" w14:paraId="4CBCBA4C" w14:textId="77777777" w:rsidTr="00F3083F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3114" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00C13B2E">
+        <w:p w14:paraId="419E8FA3" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00C13B2E">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
               <w:tab w:val="left" w:pos="1530"/>
             </w:tabs>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000D319E">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="000D319E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
@@ -21146,204 +21079,232 @@
           </w:r>
           <w:r w:rsidRPr="000D319E">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3531" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
+        <w:p w14:paraId="7AF93195" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3845" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
+        <w:p w14:paraId="44F02B5F" w14:textId="56AA7C9A" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005F4395">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Mise à jour : </w:t>
           </w:r>
-          <w:r w:rsidR="00331DA4">
+          <w:r w:rsidR="00522281">
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>12/11/2024</w:t>
+            <w:t>20</w:t>
+          </w:r>
+          <w:r w:rsidR="00663AE7">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/</w:t>
+          </w:r>
+          <w:r w:rsidR="001A4636">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>10</w:t>
+          </w:r>
+          <w:r w:rsidR="00663AE7">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>/202</w:t>
+          </w:r>
+          <w:r w:rsidR="00522281">
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00CB32D7" w:rsidTr="00F3083F">
+    <w:tr w:rsidR="00CB32D7" w14:paraId="3115F966" w14:textId="77777777" w:rsidTr="00F3083F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3114" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
+        <w:p w14:paraId="7F43C6D4" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Nom :</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3531" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
+        <w:p w14:paraId="662FAF52" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Prénom :</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3845" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
+        <w:p w14:paraId="4E65C3D1" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F3083F">
           <w:pPr>
             <w:pStyle w:val="Pieddepage"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7">
+  <w:p w14:paraId="330D9B0B" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005E6FB1" w:rsidRDefault="005E6FB1" w:rsidP="001E211F">
+    <w:p w14:paraId="330A127C" w14:textId="77777777" w:rsidR="005E6FB1" w:rsidRDefault="005E6FB1" w:rsidP="001E211F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005E6FB1" w:rsidRDefault="005E6FB1" w:rsidP="001E211F">
+    <w:p w14:paraId="10EEE4D4" w14:textId="77777777" w:rsidR="005E6FB1" w:rsidRDefault="005E6FB1" w:rsidP="001E211F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="00E0390E" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A2A4792" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="00E0390E" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:ind w:left="-426"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00582903">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="68891F0F" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00582903">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
@@ -21385,203 +21346,203 @@
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="0081101A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Avis médical</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header11.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="000322C5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F68C274" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="000322C5">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="000322C5" w:rsidRDefault="00CB32D7" w:rsidP="000322C5">
+  <w:p w14:paraId="10F88DD2" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="000322C5" w:rsidRDefault="00CB32D7" w:rsidP="000322C5">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009B018F">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>CONTRAT DE SUIVI</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header12.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="000322C5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="114D088E" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="000322C5">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="000322C5" w:rsidRDefault="00CB32D7" w:rsidP="001449A1">
+  <w:p w14:paraId="534DF4D2" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="000322C5" w:rsidRDefault="00CB32D7" w:rsidP="001449A1">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001449A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="36"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Demande d’admission en Internat TREMPLIN</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Grilledutableau"/>
       <w:tblW w:w="10349" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5268"/>
       <w:gridCol w:w="5081"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00CB32D7" w:rsidTr="00E94EB4">
+    <w:tr w:rsidR="00CB32D7" w14:paraId="440DC927" w14:textId="77777777" w:rsidTr="00E94EB4">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5268" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
+        <w:p w14:paraId="590D4015" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="047A181A" wp14:editId="767B550C">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43ED6B1E" wp14:editId="063340F5">
                 <wp:extent cx="3017520" cy="813435"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:docPr id="5" name="Image 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Image 3"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect l="2983" t="8835" r="2430" b="11152"/>
                         <a:stretch/>
@@ -21595,138 +21556,138 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5081" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
+        <w:p w14:paraId="6C604396" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
           <w:pPr>
             <w:pStyle w:val="En-tte"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00E94EB4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Dispositif Relais G12</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
+  <w:p w14:paraId="5FEABA27" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="00E94EB4" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
+  <w:p w14:paraId="4AF453F7" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="00E94EB4" w:rsidRDefault="00CB32D7" w:rsidP="00E94EB4">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="0081101A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0DE78729" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="0081101A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
     </w:r>
     <w:r w:rsidRPr="0081101A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Fiche n°1 - Bilan scolaire et éducatif général de l’élève</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="00582903" w:rsidRDefault="00CB32D7" w:rsidP="00174743">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4E2FD3ED" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="00582903" w:rsidRDefault="00CB32D7" w:rsidP="00174743">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
@@ -21769,52 +21730,52 @@
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="0081101A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Avis de l'équipe éducative</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00174743">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4A3D2D57" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00174743">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
@@ -21855,86 +21816,86 @@
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="0081101A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Avis de l'enseignant d'EPS</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="00F06919" w:rsidRDefault="00CB32D7" w:rsidP="00174743">
+  <w:p w14:paraId="28014031" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="00F06919" w:rsidRDefault="00CB32D7" w:rsidP="00174743">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F06919">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Obligatoire pour la demande d'internat tremplin</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="00582903" w:rsidRDefault="00CB32D7" w:rsidP="000064D0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="053BDAEB" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="00582903" w:rsidRDefault="00CB32D7" w:rsidP="000064D0">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
@@ -21977,52 +21938,52 @@
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="0081101A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Entretien préalable avec la famille et l'élève</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="00582903" w:rsidRDefault="00CB32D7" w:rsidP="000064D0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0B529639" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="00582903" w:rsidRDefault="00CB32D7" w:rsidP="000064D0">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
@@ -22065,52 +22026,52 @@
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="0081101A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="002570DF">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>synthèse du chef de l’établissement d’origine</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="00582903" w:rsidRDefault="00CB32D7" w:rsidP="000064D0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5E56171A" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="00582903" w:rsidRDefault="00CB32D7" w:rsidP="000064D0">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
@@ -22153,52 +22114,52 @@
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="0081101A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Avis service d'orientation</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F7244C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="359BB9E2" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRDefault="00CB32D7" w:rsidP="00F7244C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0390E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Dispositif Relais G12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:br/>
@@ -22236,90 +22197,90 @@
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="0081101A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Avis social</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00CB32D7" w:rsidRPr="00F7244C" w:rsidRDefault="00CB32D7" w:rsidP="00F7244C">
+  <w:p w14:paraId="3236E201" w14:textId="77777777" w:rsidR="00CB32D7" w:rsidRPr="00F7244C" w:rsidRDefault="00CB32D7" w:rsidP="00F7244C">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidRPr="00F7244C">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> retourner sous pli confidentiel au service DIVEL de la DSDEN du Bas-Rhin</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D637F4"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="901AA026"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DEE1FED"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="040C0007"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -23879,315 +23840,326 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FA234BF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="040C0007"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="270430320">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="360128190">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1549142092">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="425880347">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="522673728">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1500124022">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="533276188">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="960961985">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="879317207">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1450662259">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1777675610">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="948245212">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="430901744">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1146509811">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1676835476">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1715274998">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1968659524">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1818255203">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="634797364">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1876458095">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="955797143">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2062169953">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1908877971">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="146016701">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E211F"/>
     <w:rsid w:val="000064D0"/>
     <w:rsid w:val="000073C6"/>
     <w:rsid w:val="00012D4B"/>
     <w:rsid w:val="00023317"/>
     <w:rsid w:val="000322C5"/>
     <w:rsid w:val="0005208D"/>
     <w:rsid w:val="00086631"/>
     <w:rsid w:val="000919D3"/>
     <w:rsid w:val="000A5D6F"/>
     <w:rsid w:val="000B75D2"/>
     <w:rsid w:val="000D319E"/>
     <w:rsid w:val="000F5497"/>
     <w:rsid w:val="00101D81"/>
     <w:rsid w:val="001449A1"/>
     <w:rsid w:val="00174743"/>
     <w:rsid w:val="00187B51"/>
+    <w:rsid w:val="001A4636"/>
     <w:rsid w:val="001B312B"/>
     <w:rsid w:val="001C7FD2"/>
     <w:rsid w:val="001E211F"/>
     <w:rsid w:val="001E53A7"/>
     <w:rsid w:val="001F79ED"/>
     <w:rsid w:val="00211FFE"/>
     <w:rsid w:val="00225BE2"/>
     <w:rsid w:val="00235EE7"/>
     <w:rsid w:val="002570DF"/>
     <w:rsid w:val="00286317"/>
     <w:rsid w:val="002906F6"/>
     <w:rsid w:val="002D0F07"/>
     <w:rsid w:val="002E67A2"/>
     <w:rsid w:val="00305DE8"/>
     <w:rsid w:val="0031637D"/>
     <w:rsid w:val="00331DA4"/>
     <w:rsid w:val="00357820"/>
     <w:rsid w:val="00362499"/>
     <w:rsid w:val="00397716"/>
     <w:rsid w:val="003B381E"/>
     <w:rsid w:val="003B7785"/>
     <w:rsid w:val="003D78E7"/>
     <w:rsid w:val="0043300C"/>
     <w:rsid w:val="00442027"/>
     <w:rsid w:val="0044653C"/>
     <w:rsid w:val="00493772"/>
     <w:rsid w:val="004D2068"/>
     <w:rsid w:val="004F7917"/>
     <w:rsid w:val="00517E10"/>
+    <w:rsid w:val="00522281"/>
     <w:rsid w:val="0057698E"/>
     <w:rsid w:val="00582903"/>
     <w:rsid w:val="005927FD"/>
     <w:rsid w:val="005B0FED"/>
     <w:rsid w:val="005E450E"/>
     <w:rsid w:val="005E6FB1"/>
     <w:rsid w:val="005F4395"/>
     <w:rsid w:val="00625D24"/>
+    <w:rsid w:val="00663AE7"/>
     <w:rsid w:val="006909F0"/>
     <w:rsid w:val="006A3A86"/>
     <w:rsid w:val="006C59B1"/>
     <w:rsid w:val="006C6C89"/>
     <w:rsid w:val="006D0284"/>
+    <w:rsid w:val="006D0636"/>
     <w:rsid w:val="00701B51"/>
     <w:rsid w:val="00711824"/>
     <w:rsid w:val="00771FD6"/>
     <w:rsid w:val="007D574B"/>
     <w:rsid w:val="007F21F8"/>
     <w:rsid w:val="0081101A"/>
+    <w:rsid w:val="00830993"/>
     <w:rsid w:val="008A0241"/>
     <w:rsid w:val="008A1356"/>
     <w:rsid w:val="008A6DDC"/>
     <w:rsid w:val="008B01D8"/>
     <w:rsid w:val="008B1BF8"/>
     <w:rsid w:val="008D0BA7"/>
     <w:rsid w:val="008D1857"/>
     <w:rsid w:val="009135D1"/>
     <w:rsid w:val="009160B3"/>
     <w:rsid w:val="00952C9B"/>
     <w:rsid w:val="009640FA"/>
     <w:rsid w:val="009D39CF"/>
     <w:rsid w:val="009D43C6"/>
     <w:rsid w:val="00A00A61"/>
     <w:rsid w:val="00A40065"/>
     <w:rsid w:val="00A816EE"/>
     <w:rsid w:val="00AB78C5"/>
+    <w:rsid w:val="00AC2D4C"/>
     <w:rsid w:val="00AD2433"/>
     <w:rsid w:val="00AF632B"/>
     <w:rsid w:val="00B10F3C"/>
     <w:rsid w:val="00B43C9F"/>
     <w:rsid w:val="00B61873"/>
     <w:rsid w:val="00B81DEE"/>
     <w:rsid w:val="00B85A43"/>
     <w:rsid w:val="00BA1585"/>
     <w:rsid w:val="00BC5D9D"/>
     <w:rsid w:val="00BD6999"/>
     <w:rsid w:val="00BE3902"/>
     <w:rsid w:val="00C040F3"/>
     <w:rsid w:val="00C13B2E"/>
     <w:rsid w:val="00C80B38"/>
     <w:rsid w:val="00CA364C"/>
     <w:rsid w:val="00CA39AC"/>
     <w:rsid w:val="00CA3D35"/>
     <w:rsid w:val="00CB32D7"/>
     <w:rsid w:val="00CF4EC4"/>
     <w:rsid w:val="00D03664"/>
+    <w:rsid w:val="00D37450"/>
     <w:rsid w:val="00D51ECB"/>
     <w:rsid w:val="00D617F4"/>
+    <w:rsid w:val="00D7427F"/>
+    <w:rsid w:val="00DD7710"/>
+    <w:rsid w:val="00DF0302"/>
     <w:rsid w:val="00E03474"/>
     <w:rsid w:val="00E0390E"/>
     <w:rsid w:val="00E62FE5"/>
     <w:rsid w:val="00E852CC"/>
     <w:rsid w:val="00E94EB4"/>
     <w:rsid w:val="00EC55DA"/>
     <w:rsid w:val="00F06919"/>
     <w:rsid w:val="00F3083F"/>
     <w:rsid w:val="00F7244C"/>
     <w:rsid w:val="00F97DD4"/>
     <w:rsid w:val="00FB54BB"/>
     <w:rsid w:val="00FE422E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4709B9D2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8E718FE4-19B9-4A1B-BE8A-9EE0BE3AE86C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -24519,50 +24491,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="001E211F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:qFormat/>
     <w:rsid w:val="006909F0"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl/>
       <w:tabs>
@@ -24964,63 +24937,75 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextedebullesCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0031637D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
     <w:name w:val="Texte de bulles Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Textedebulles"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0031637D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A4636"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pole.college67@ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ia67.ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.vie-scolaire67@ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pole.college67@ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header11.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.vie-scolaire67@ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header12.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -25299,70 +25284,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4879F2D9-B4E4-4B13-A101-1541BF9E3540}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>3115</Words>
-  <Characters>17135</Characters>
+  <Words>3059</Words>
+  <Characters>16828</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>142</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20210</CharactersWithSpaces>
+  <CharactersWithSpaces>19848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Franck MINIOTTI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>