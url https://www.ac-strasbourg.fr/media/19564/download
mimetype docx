--- v0 (2026-06-13)
+++ v1 (2026-09-07)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="68" w:type="dxa"/>
           <w:left w:w="68" w:type="dxa"/>
           <w:bottom w:w="68" w:type="dxa"/>
           <w:right w:w="68" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="3475"/>
@@ -406,74 +405,74 @@
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Formulaire à retourner </w:t>
             </w:r>
             <w:r w:rsidR="00F72540" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>par courriel à :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F551C37" w14:textId="77777777" w:rsidR="00F72540" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00F72540">
+          <w:p w14:paraId="1F551C37" w14:textId="77777777" w:rsidR="00F72540" w:rsidRPr="00D34CB7" w:rsidRDefault="00BC1084" w:rsidP="00F72540">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidR="00BC1084" w:rsidRPr="00D34CB7">
+              <w:r w:rsidRPr="00D34CB7">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:b/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
                 <w:t>ce.eafc@ac-strasbourg.fr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BC1084" w:rsidRPr="00D34CB7">
+            <w:r w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00F72540" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>au moins 3 semaines avant le début du stage</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F281EF5" w14:textId="77777777" w:rsidR="008E1A52" w:rsidRPr="00D34CB7" w:rsidRDefault="008E1A52" w:rsidP="00F72540">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
@@ -482,82 +481,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F72540" w:rsidRPr="00D34CB7" w14:paraId="22FF7458" w14:textId="77777777" w:rsidTr="00D23664">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADE548D" w14:textId="77777777" w:rsidR="00332474" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00332474">
+          <w:p w14:paraId="4ADE548D" w14:textId="34262BF7" w:rsidR="00332474" w:rsidRPr="00D34CB7" w:rsidRDefault="00000000" w:rsidP="00332474">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:ind w:right="-82"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1390877771"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF31AF" w:rsidRPr="00D34CB7">
+                <w:r w:rsidR="00033C98">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AF31AF" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B642D" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00332474" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="20"/>
@@ -598,193 +595,191 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseiller en </w:t>
             </w:r>
             <w:r w:rsidR="00F72540" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>formation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7614FBC2" w14:textId="77777777" w:rsidR="00F72540" w:rsidRPr="00D34CB7" w:rsidRDefault="00345A23" w:rsidP="00F41176">
+          <w:p w14:paraId="7614FBC2" w14:textId="7A8C13AD" w:rsidR="00F72540" w:rsidRPr="00D34CB7" w:rsidRDefault="00483FA0" w:rsidP="00F41176">
             <w:pPr>
               <w:pStyle w:val="Corpsdetextepetit"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D34CB7">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">Julien </w:t>
-[...7 lines deleted...]
-              <w:t>HELARY</w:t>
+              <w:t>Laurent RICOL</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E0B3578" w14:textId="77777777" w:rsidR="00F72540" w:rsidRPr="00D34CB7" w:rsidRDefault="00600189" w:rsidP="00F41176">
+          <w:p w14:paraId="1E0B3578" w14:textId="53413E1F" w:rsidR="00F72540" w:rsidRPr="00D34CB7" w:rsidRDefault="00600189" w:rsidP="00F41176">
             <w:pPr>
               <w:pStyle w:val="Corpsdetextepetit"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Tél. : 03 88 23 </w:t>
             </w:r>
             <w:r w:rsidR="00345A23" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>36 62</w:t>
+              <w:t xml:space="preserve">36 </w:t>
+            </w:r>
+            <w:r w:rsidR="00483FA0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>59</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="450F87C0" w14:textId="0AA1B32F" w:rsidR="00F72540" w:rsidRDefault="00F72540" w:rsidP="001D430F">
+          <w:p w14:paraId="450F87C0" w14:textId="2EDB76DF" w:rsidR="00F72540" w:rsidRDefault="00F72540" w:rsidP="001D430F">
             <w:pPr>
               <w:pStyle w:val="Corpsdetextepetit"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Mél : </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1"/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="001A020C" w:rsidRPr="00D60FC0">
+              <w:r w:rsidR="00483FA0" w:rsidRPr="00E02AB2">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="fr-FR"/>
                 </w:rPr>
-                <w:t>julien.helary@ac-strasbourg.f</w:t>
+                <w:t>laurent.ricol@ac-strasbourg.f</w:t>
               </w:r>
-              <w:r w:rsidR="001A020C" w:rsidRPr="00D60FC0">
+              <w:r w:rsidR="00483FA0" w:rsidRPr="00E02AB2">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>r</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2B2DD137" w14:textId="648E556A" w:rsidR="001A020C" w:rsidRPr="001A020C" w:rsidRDefault="001A020C" w:rsidP="001D430F">
             <w:pPr>
               <w:pStyle w:val="Corpsdetextepetit"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17BFE2F4" w14:textId="77777777" w:rsidR="00332474" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00345A23">
+          <w:p w14:paraId="17BFE2F4" w14:textId="3F4BD69D" w:rsidR="00332474" w:rsidRPr="00D34CB7" w:rsidRDefault="00000000" w:rsidP="00345A23">
             <w:pPr>
               <w:pStyle w:val="Corpsdetextepetit"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1329822497"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF31AF" w:rsidRPr="00D34CB7">
+                <w:r w:rsidR="00033C98">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00332474" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B642D" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00332474" w:rsidRPr="00D34CB7">
               <w:rPr>
@@ -1089,83 +1084,81 @@
                   <w:r w:rsidR="00F30BAB" w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3574" w:type="dxa"/>
                 </w:tcPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:id w:val="-552772819"/>
                     <w:placeholder>
                       <w:docPart w:val="544DC5CDC3C74A65947360517A29E42E"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:p w14:paraId="04FDEC35" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRDefault="00F30BAB" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:id w:val="907265800"/>
                     <w:placeholder>
                       <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:p w14:paraId="65647DD1" w14:textId="4BE2C79F" w:rsidR="00CE2866" w:rsidRPr="00D34CB7" w:rsidRDefault="00C86B44" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00674288">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w14:paraId="2A931A4B" w14:textId="77777777" w:rsidTr="004B77B0">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1273" w:type="dxa"/>
@@ -1178,51 +1171,50 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Affectation :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="807897589"/>
                   <w:placeholder>
                     <w:docPart w:val="544DC5CDC3C74A65947360517A29E42E"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3574" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="57531D2D" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00F30BAB" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -1241,51 +1233,50 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Corps :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-691454174"/>
                   <w:placeholder>
                     <w:docPart w:val="544DC5CDC3C74A65947360517A29E42E"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3574" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="745BFD9E" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00F30BAB" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -1304,51 +1295,50 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Discipline :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1569461493"/>
                   <w:placeholder>
                     <w:docPart w:val="544DC5CDC3C74A65947360517A29E42E"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3574" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="0DD0E30E" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00F30BAB" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -1434,51 +1424,50 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Dénomination :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1451972963"/>
                   <w:placeholder>
                     <w:docPart w:val="2C7291371A1B404D9CE74B413BD3BFC8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2972" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="76CA29B2" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00F30BAB" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -1497,51 +1486,50 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Nom du représentant de la structure d’accueil :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-2002808022"/>
                   <w:placeholder>
                     <w:docPart w:val="2C7291371A1B404D9CE74B413BD3BFC8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2972" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="06EA11FB" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00F30BAB" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -1560,51 +1548,50 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Numéro SIRET :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="439334894"/>
                   <w:placeholder>
                     <w:docPart w:val="2C7291371A1B404D9CE74B413BD3BFC8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2972" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="778561FF" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00F30BAB" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -1637,51 +1624,50 @@
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>u</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> lieu du stage :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-1831127510"/>
                   <w:placeholder>
                     <w:docPart w:val="2C7291371A1B404D9CE74B413BD3BFC8"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2972" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="14FBE6D0" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00F30BAB" w:rsidP="00F30BAB">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -1729,121 +1715,119 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
                 <w:tab w:val="left" w:pos="4111"/>
               </w:tabs>
               <w:ind w:right="-82"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Une convention a-t-elle été établie par la structure d’accueil ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53BC5B57" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00F30BAB">
+          <w:p w14:paraId="53BC5B57" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00000000" w:rsidP="00F30BAB">
             <w:pPr>
               <w:pStyle w:val="Corpsdetextepetit"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1953366041"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F30BAB" w:rsidRPr="00D34CB7">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F30BAB" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oui : merci de la transmettre à l’EAFC</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C0909E5" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00F30BAB">
+          <w:p w14:paraId="7C0909E5" w14:textId="77777777" w:rsidR="00F30BAB" w:rsidRPr="00D34CB7" w:rsidRDefault="00000000" w:rsidP="00F30BAB">
             <w:pPr>
               <w:pStyle w:val="Corpsdetextepetit"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-234085607"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F30BAB" w:rsidRPr="00D34CB7">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F30BAB" w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Non : l’EAFC élabore la convention d’accueil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D34CB7" w:rsidRPr="00D34CB7" w14:paraId="7409F72A" w14:textId="77777777" w:rsidTr="005457CD">
         <w:tblPrEx>
@@ -1922,51 +1906,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Dates et horaires : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1339606550"/>
                 <w:placeholder>
                   <w:docPart w:val="0A1069D42B72473D8B70E1BD383AA7CA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D34CB7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00903916" w:rsidRPr="00D34CB7" w14:paraId="1BE79DE6" w14:textId="77777777" w:rsidTr="00D23664">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
@@ -2067,104 +2050,101 @@
                   <w:pPr>
                     <w:pStyle w:val="Corpsdetexte"/>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Prénom :</w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="1162582334"/>
                       <w:placeholder>
                         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                       </w:placeholder>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent/>
                   </w:sdt>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3580" w:type="dxa"/>
                 </w:tcPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:id w:val="882679166"/>
                     <w:placeholder>
                       <w:docPart w:val="A8F9E5AB824643B39AE2CEA9F8380A28"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                     <w:text/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:p w14:paraId="5B83D726" w14:textId="4574774F" w:rsidR="00CE2866" w:rsidRDefault="00903916" w:rsidP="00903916">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:id w:val="-1710258368"/>
                     <w:placeholder>
                       <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                     </w:placeholder>
                     <w:showingPlcHdr/>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:p w14:paraId="4B696B47" w14:textId="79C26699" w:rsidR="00CE2866" w:rsidRPr="00D34CB7" w:rsidRDefault="00CE2866" w:rsidP="00903916">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00674288">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:sdtContent>
                 </w:sdt>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="26455058" w14:textId="77777777" w:rsidR="00903916" w:rsidRPr="00D34CB7" w:rsidRDefault="00496032" w:rsidP="00903916">
@@ -2175,51 +2155,50 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Mél :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1091974425"/>
                   <w:placeholder>
                     <w:docPart w:val="9867AA97ED6A4AA08D7BA95F4EF4E653"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3495" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4C2819BC" w14:textId="77777777" w:rsidR="00903916" w:rsidRPr="00D34CB7" w:rsidRDefault="00496032" w:rsidP="00903916">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -2238,51 +2217,50 @@
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Fonction :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1820616386"/>
                   <w:placeholder>
                     <w:docPart w:val="3A520B713D724034AE3CEECB47D5270F"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3580" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="08EA2BB4" w14:textId="77777777" w:rsidR="00903916" w:rsidRPr="00D34CB7" w:rsidRDefault="00496032" w:rsidP="00903916">
                       <w:pPr>
                         <w:pStyle w:val="Corpsdetexte"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
@@ -2368,51 +2346,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34CB7">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Intitulé et/ou objectifs du stage : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-520465878"/>
                 <w:placeholder>
                   <w:docPart w:val="EAD7C4070DD943BBB6899961DE737526"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00D34CB7">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="fr-FR"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B3C8D" w:rsidRPr="00D34CB7" w14:paraId="2E88585B" w14:textId="77777777" w:rsidTr="00D23664">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
@@ -2461,125 +2438,123 @@
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="68" w:type="dxa"/>
                 <w:left w:w="68" w:type="dxa"/>
                 <w:bottom w:w="68" w:type="dxa"/>
                 <w:right w:w="68" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2478"/>
               <w:gridCol w:w="2478"/>
             </w:tblGrid>
             <w:tr w:rsidR="009B2F9E" w:rsidRPr="00D34CB7" w14:paraId="1AF22C4F" w14:textId="77777777" w:rsidTr="00AC0C0E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2478" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4874F0C7" w14:textId="77777777" w:rsidR="009B2F9E" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00590D77">
+                <w:p w14:paraId="4874F0C7" w14:textId="77777777" w:rsidR="009B2F9E" w:rsidRPr="00D34CB7" w:rsidRDefault="00000000" w:rsidP="00590D77">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="371431207"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00C16EEB" w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00C16EEB" w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
                       <w:b/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="009B2F9E" w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Favorable</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2478" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4945EF17" w14:textId="77777777" w:rsidR="009B2F9E" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00590D77">
+                <w:p w14:paraId="4945EF17" w14:textId="77777777" w:rsidR="009B2F9E" w:rsidRPr="00D34CB7" w:rsidRDefault="00000000" w:rsidP="00590D77">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="1508023356"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="009B2F9E" w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="009B2F9E" w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Défavorable</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00C16EEB" w:rsidRPr="00D34CB7" w14:paraId="54A7BB0F" w14:textId="77777777" w:rsidTr="00AC0C0E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2478" w:type="dxa"/>
@@ -2593,51 +2568,50 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Date :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="1403253145"/>
                   <w:placeholder>
                     <w:docPart w:val="EAD7C4070DD943BBB6899961DE737526"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2478" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="616757FF" w14:textId="77777777" w:rsidR="00C16EEB" w:rsidRPr="00D34CB7" w:rsidRDefault="00C16EEB" w:rsidP="00590D77">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:eastAsia="MS Gothic"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
@@ -2653,51 +2627,50 @@
                       <w:rFonts w:eastAsia="MS Gothic"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Signature :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-589237775"/>
                   <w:showingPlcHdr/>
                   <w:picture/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2478" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="024F4AED" w14:textId="77777777" w:rsidR="00C16EEB" w:rsidRPr="00D34CB7" w:rsidRDefault="00C16EEB" w:rsidP="004665AB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="MS Gothic"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rFonts w:eastAsia="MS Gothic"/>
                           <w:noProof/>
                           <w:szCs w:val="20"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50870780" wp14:editId="6737A971">
                             <wp:extent cx="1080000" cy="1080000"/>
                             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
@@ -2805,125 +2778,123 @@
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblCellMar>
                 <w:top w:w="68" w:type="dxa"/>
                 <w:left w:w="68" w:type="dxa"/>
                 <w:bottom w:w="68" w:type="dxa"/>
                 <w:right w:w="68" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2478"/>
               <w:gridCol w:w="2478"/>
             </w:tblGrid>
             <w:tr w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7" w14:paraId="4795706C" w14:textId="77777777" w:rsidTr="00AC0C0E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2478" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7E367F95" w14:textId="77777777" w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00AC0C0E">
+                <w:p w14:paraId="7E367F95" w14:textId="77777777" w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7" w:rsidRDefault="00000000" w:rsidP="00AC0C0E">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="836895625"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
                       <w:b/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Favorable</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2478" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0BC960DB" w14:textId="77777777" w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7" w:rsidRDefault="00490C6C" w:rsidP="00AC0C0E">
+                <w:p w14:paraId="0BC960DB" w14:textId="77777777" w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7" w:rsidRDefault="00000000" w:rsidP="00AC0C0E">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:id w:val="-319966116"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Défavorable</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7" w14:paraId="1AC1DB99" w14:textId="77777777" w:rsidTr="00AC0C0E">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2478" w:type="dxa"/>
@@ -2937,51 +2908,50 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Date :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-1820876358"/>
                   <w:placeholder>
                     <w:docPart w:val="697915500CD04D74969CA6BF58EE7D60"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2478" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="5E3E6552" w14:textId="77777777" w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7" w:rsidRDefault="00AC0C0E" w:rsidP="00AC0C0E">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:eastAsia="MS Gothic"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rStyle w:val="Textedelespacerserv"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
@@ -2997,51 +2967,50 @@
                       <w:rFonts w:eastAsia="MS Gothic"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D34CB7">
                     <w:rPr>
                       <w:rFonts w:eastAsia="MS Gothic"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="fr-FR"/>
                     </w:rPr>
                     <w:t>Signature :</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:eastAsia="MS Gothic"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:id w:val="-1221048200"/>
                   <w:showingPlcHdr/>
                   <w:picture/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2478" w:type="dxa"/>
                     </w:tcPr>
                     <w:p w14:paraId="4AB2D41E" w14:textId="77777777" w:rsidR="00AC0C0E" w:rsidRPr="00D34CB7" w:rsidRDefault="00AC0C0E" w:rsidP="00AC0C0E">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="MS Gothic"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D34CB7">
                         <w:rPr>
                           <w:rFonts w:eastAsia="MS Gothic"/>
                           <w:noProof/>
                           <w:szCs w:val="20"/>
                           <w:lang w:eastAsia="fr-FR"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D6C3C20" wp14:editId="1C4B7CEE">
                             <wp:extent cx="1080000" cy="1080000"/>
                             <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
@@ -3103,179 +3072,180 @@
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FB26A55" w14:textId="47483263" w:rsidR="00F72540" w:rsidRPr="00D34CB7" w:rsidRDefault="00F72540" w:rsidP="00590D77">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F72540" w:rsidRPr="00D34CB7" w:rsidSect="008E1A52">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A38D2"/>
+    <w:rsid w:val="00033C98"/>
     <w:rsid w:val="00074BA6"/>
     <w:rsid w:val="000A0279"/>
     <w:rsid w:val="000B3C8D"/>
     <w:rsid w:val="000B54F6"/>
     <w:rsid w:val="00110D93"/>
     <w:rsid w:val="0011406A"/>
     <w:rsid w:val="001632C3"/>
     <w:rsid w:val="00163827"/>
     <w:rsid w:val="001A020C"/>
     <w:rsid w:val="001B642D"/>
     <w:rsid w:val="001D430F"/>
     <w:rsid w:val="002047A2"/>
     <w:rsid w:val="00276142"/>
     <w:rsid w:val="002851D1"/>
     <w:rsid w:val="002E053A"/>
     <w:rsid w:val="00301725"/>
     <w:rsid w:val="00302A09"/>
     <w:rsid w:val="00332474"/>
     <w:rsid w:val="00345A23"/>
     <w:rsid w:val="00384F39"/>
     <w:rsid w:val="003A38D2"/>
     <w:rsid w:val="003A39EA"/>
     <w:rsid w:val="003C367F"/>
     <w:rsid w:val="004665AB"/>
+    <w:rsid w:val="00483FA0"/>
     <w:rsid w:val="004863FE"/>
     <w:rsid w:val="00490C6C"/>
     <w:rsid w:val="00496032"/>
     <w:rsid w:val="0049758B"/>
     <w:rsid w:val="004B77B0"/>
     <w:rsid w:val="004F579A"/>
     <w:rsid w:val="005317ED"/>
     <w:rsid w:val="005763E0"/>
     <w:rsid w:val="00590D77"/>
     <w:rsid w:val="005C7E6B"/>
     <w:rsid w:val="005D3D43"/>
     <w:rsid w:val="005E423E"/>
     <w:rsid w:val="00600189"/>
     <w:rsid w:val="00614C20"/>
     <w:rsid w:val="006764DD"/>
     <w:rsid w:val="006844B9"/>
     <w:rsid w:val="006A25F2"/>
     <w:rsid w:val="006D59FB"/>
     <w:rsid w:val="006F0880"/>
     <w:rsid w:val="007025BF"/>
     <w:rsid w:val="00722090"/>
     <w:rsid w:val="00730AF9"/>
     <w:rsid w:val="007544DC"/>
     <w:rsid w:val="007B05A5"/>
     <w:rsid w:val="0081485B"/>
     <w:rsid w:val="00832E6F"/>
     <w:rsid w:val="0084191A"/>
     <w:rsid w:val="0088726E"/>
     <w:rsid w:val="008E1A52"/>
     <w:rsid w:val="008F23B4"/>
     <w:rsid w:val="00903916"/>
     <w:rsid w:val="00931DEF"/>
+    <w:rsid w:val="009463C4"/>
     <w:rsid w:val="009758C3"/>
     <w:rsid w:val="009A452E"/>
     <w:rsid w:val="009B2F9E"/>
     <w:rsid w:val="009C5AE6"/>
     <w:rsid w:val="00A42BE7"/>
     <w:rsid w:val="00A761DC"/>
     <w:rsid w:val="00A978B5"/>
     <w:rsid w:val="00AC0C0E"/>
     <w:rsid w:val="00AF31AF"/>
     <w:rsid w:val="00B04CE7"/>
     <w:rsid w:val="00B40E24"/>
     <w:rsid w:val="00B432CE"/>
     <w:rsid w:val="00B54E48"/>
     <w:rsid w:val="00B749C8"/>
     <w:rsid w:val="00BB0A8C"/>
     <w:rsid w:val="00BC1084"/>
     <w:rsid w:val="00C04FB1"/>
     <w:rsid w:val="00C16EEB"/>
     <w:rsid w:val="00C32955"/>
     <w:rsid w:val="00C53648"/>
     <w:rsid w:val="00C67205"/>
     <w:rsid w:val="00C86B44"/>
     <w:rsid w:val="00CE2866"/>
     <w:rsid w:val="00CF040D"/>
     <w:rsid w:val="00D15EAC"/>
@@ -3301,51 +3271,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65FC59F2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{20FE8765-42D5-4C21-A265-EF89624F240C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3949,67 +3919,67 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00163827"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001A020C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julien.helary@ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.eafc@ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.koenig@ac-strasbourg.fr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.ricol@ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.eafc@ac-strasbourg.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.koenig@ac-strasbourg.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="544DC5CDC3C74A65947360517A29E42E"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7A07BA4-9DE9-4C59-BB23-817D86681738}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00CD7E7F" w:rsidRDefault="00CD7E7F">
           <w:pPr>
             <w:pStyle w:val="544DC5CDC3C74A65947360517A29E42E"/>
           </w:pPr>
           <w:r w:rsidRPr="00B23972">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
@@ -4230,164 +4200,166 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{886DF72D-0EEB-4B2D-8E99-921FA23CB1FC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007D04AE" w:rsidRDefault="007D04AE">
           <w:r w:rsidRPr="00674288">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD7E7F"/>
     <w:rsid w:val="00301725"/>
     <w:rsid w:val="005763E0"/>
+    <w:rsid w:val="006820DA"/>
     <w:rsid w:val="007D04AE"/>
+    <w:rsid w:val="009463C4"/>
     <w:rsid w:val="00B04CE7"/>
     <w:rsid w:val="00B749C8"/>
     <w:rsid w:val="00CD7E7F"/>
     <w:rsid w:val="00E06666"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4808,51 +4780,51 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C7291371A1B404D9CE74B413BD3BFC8">
     <w:name w:val="2C7291371A1B404D9CE74B413BD3BFC8"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0A1069D42B72473D8B70E1BD383AA7CA">
     <w:name w:val="0A1069D42B72473D8B70E1BD383AA7CA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8F9E5AB824643B39AE2CEA9F8380A28">
     <w:name w:val="A8F9E5AB824643B39AE2CEA9F8380A28"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9867AA97ED6A4AA08D7BA95F4EF4E653">
     <w:name w:val="9867AA97ED6A4AA08D7BA95F4EF4E653"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A520B713D724034AE3CEECB47D5270F">
     <w:name w:val="3A520B713D724034AE3CEECB47D5270F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EAD7C4070DD943BBB6899961DE737526">
     <w:name w:val="EAD7C4070DD943BBB6899961DE737526"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="697915500CD04D74969CA6BF58EE7D60">
     <w:name w:val="697915500CD04D74969CA6BF58EE7D60"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5127,73 +5099,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA52098D-A539-4B4B-A5DA-CB69FCE5B719}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>355</Words>
-  <Characters>1954</Characters>
+  <Characters>1953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2305</CharactersWithSpaces>
+  <CharactersWithSpaces>2304</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cecile Schmitt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>